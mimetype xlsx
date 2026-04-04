--- v0 (2025-12-13)
+++ v1 (2026-04-04)
@@ -1,129 +1,504 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr codeName="Questa_cartella_di_lavoro" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Commercial\30_Comunicazione\01_Dati Operativi sito WEB\01_Dati Operativi Anno Termico 2017 2018\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC756A67-3BB5-4B3D-956F-A3CF8D955E28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{873F4F6C-9A77-43CB-9B13-856024F83587}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="1950" windowWidth="18270" windowHeight="9390" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24600" windowHeight="13185" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Dicembre 2025" sheetId="46" r:id="rId1"/>
-[...14 lines deleted...]
-    <sheet name="_Template" sheetId="31" r:id="rId16"/>
+    <sheet name="Aprile 2026" sheetId="50" r:id="rId1"/>
+    <sheet name="Marzo 2026" sheetId="49" r:id="rId2"/>
+    <sheet name="Febbraio 2026" sheetId="48" r:id="rId3"/>
+    <sheet name="Gennaio 2026" sheetId="47" r:id="rId4"/>
+    <sheet name="Dicembre 2025" sheetId="46" r:id="rId5"/>
+    <sheet name="Novembre 2025" sheetId="45" r:id="rId6"/>
+    <sheet name="Ottobre 2025" sheetId="32" r:id="rId7"/>
+    <sheet name="Settembre 2025" sheetId="33" r:id="rId8"/>
+    <sheet name="Agosto 2025" sheetId="34" r:id="rId9"/>
+    <sheet name="Luglio 2025" sheetId="35" r:id="rId10"/>
+    <sheet name="Giugno 2025" sheetId="36" r:id="rId11"/>
+    <sheet name="Maggio 2025" sheetId="37" r:id="rId12"/>
+    <sheet name="Aprile 2025" sheetId="38" r:id="rId13"/>
+    <sheet name="Marzo 2025" sheetId="39" r:id="rId14"/>
+    <sheet name="Febbraio 2025" sheetId="40" r:id="rId15"/>
+    <sheet name="Gennaio 2025" sheetId="41" r:id="rId16"/>
+    <sheet name="Dicembre 2024" sheetId="42" r:id="rId17"/>
+    <sheet name="Novembre 2024" sheetId="43" r:id="rId18"/>
+    <sheet name="Ottobre 2024" sheetId="44" r:id="rId19"/>
+    <sheet name="_Template" sheetId="31" r:id="rId20"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F8" i="50" l="1"/>
+  <c r="F9" i="50"/>
+  <c r="F10" i="50"/>
+  <c r="F11" i="50"/>
+  <c r="F12" i="50"/>
+  <c r="F13" i="50"/>
+  <c r="F14" i="50"/>
+  <c r="F15" i="50"/>
+  <c r="F16" i="50"/>
+  <c r="F17" i="50"/>
+  <c r="F18" i="50"/>
+  <c r="F19" i="50"/>
+  <c r="F20" i="50"/>
+  <c r="F21" i="50"/>
+  <c r="F22" i="50"/>
+  <c r="F23" i="50"/>
+  <c r="F24" i="50"/>
+  <c r="F25" i="50"/>
+  <c r="F26" i="50"/>
+  <c r="F27" i="50"/>
+  <c r="F28" i="50"/>
+  <c r="F29" i="50"/>
+  <c r="F30" i="50"/>
+  <c r="F31" i="50"/>
+  <c r="F32" i="50"/>
+  <c r="F33" i="50"/>
+  <c r="F34" i="50"/>
+  <c r="F35" i="50"/>
+  <c r="F36" i="50"/>
+  <c r="F37" i="50"/>
+  <c r="F7" i="50"/>
+  <c r="I37" i="50"/>
+  <c r="C37" i="50"/>
+  <c r="I36" i="50"/>
+  <c r="C36" i="50"/>
+  <c r="I35" i="50"/>
+  <c r="C35" i="50"/>
+  <c r="I34" i="50"/>
+  <c r="C34" i="50"/>
+  <c r="I33" i="50"/>
+  <c r="C33" i="50"/>
+  <c r="I32" i="50"/>
+  <c r="C32" i="50"/>
+  <c r="I31" i="50"/>
+  <c r="C31" i="50"/>
+  <c r="I30" i="50"/>
+  <c r="C30" i="50"/>
+  <c r="I29" i="50"/>
+  <c r="C29" i="50"/>
+  <c r="I28" i="50"/>
+  <c r="C28" i="50"/>
+  <c r="I27" i="50"/>
+  <c r="C27" i="50"/>
+  <c r="I26" i="50"/>
+  <c r="C26" i="50"/>
+  <c r="I25" i="50"/>
+  <c r="C25" i="50"/>
+  <c r="I24" i="50"/>
+  <c r="C24" i="50"/>
+  <c r="I23" i="50"/>
+  <c r="C23" i="50"/>
+  <c r="I22" i="50"/>
+  <c r="C22" i="50"/>
+  <c r="I21" i="50"/>
+  <c r="C21" i="50"/>
+  <c r="I20" i="50"/>
+  <c r="C20" i="50"/>
+  <c r="I19" i="50"/>
+  <c r="C19" i="50"/>
+  <c r="I18" i="50"/>
+  <c r="C18" i="50"/>
+  <c r="I17" i="50"/>
+  <c r="C17" i="50"/>
+  <c r="I16" i="50"/>
+  <c r="C16" i="50"/>
+  <c r="I15" i="50"/>
+  <c r="C15" i="50"/>
+  <c r="I14" i="50"/>
+  <c r="C14" i="50"/>
+  <c r="I13" i="50"/>
+  <c r="C13" i="50"/>
+  <c r="I12" i="50"/>
+  <c r="C12" i="50"/>
+  <c r="I11" i="50"/>
+  <c r="C11" i="50"/>
+  <c r="I10" i="50"/>
+  <c r="C10" i="50"/>
+  <c r="I9" i="50"/>
+  <c r="C9" i="50"/>
+  <c r="I8" i="50"/>
+  <c r="C8" i="50"/>
+  <c r="I7" i="50"/>
+  <c r="C7" i="50"/>
+  <c r="F8" i="49" l="1"/>
+  <c r="F9" i="49"/>
+  <c r="F10" i="49"/>
+  <c r="F11" i="49"/>
+  <c r="F12" i="49"/>
+  <c r="F13" i="49"/>
+  <c r="F14" i="49"/>
+  <c r="F15" i="49"/>
+  <c r="F16" i="49"/>
+  <c r="F17" i="49"/>
+  <c r="F18" i="49"/>
+  <c r="F19" i="49"/>
+  <c r="F20" i="49"/>
+  <c r="F21" i="49"/>
+  <c r="F22" i="49"/>
+  <c r="F23" i="49"/>
+  <c r="F24" i="49"/>
+  <c r="F25" i="49"/>
+  <c r="F26" i="49"/>
+  <c r="F27" i="49"/>
+  <c r="F28" i="49"/>
+  <c r="F29" i="49"/>
+  <c r="F30" i="49"/>
+  <c r="F31" i="49"/>
+  <c r="F32" i="49"/>
+  <c r="F33" i="49"/>
+  <c r="F34" i="49"/>
+  <c r="F35" i="49"/>
+  <c r="F36" i="49"/>
+  <c r="F37" i="49"/>
+  <c r="F7" i="49"/>
+  <c r="I37" i="49"/>
+  <c r="C37" i="49"/>
+  <c r="I36" i="49"/>
+  <c r="C36" i="49"/>
+  <c r="I35" i="49"/>
+  <c r="C35" i="49"/>
+  <c r="I34" i="49"/>
+  <c r="C34" i="49"/>
+  <c r="I33" i="49"/>
+  <c r="C33" i="49"/>
+  <c r="I32" i="49"/>
+  <c r="C32" i="49"/>
+  <c r="I31" i="49"/>
+  <c r="C31" i="49"/>
+  <c r="I30" i="49"/>
+  <c r="C30" i="49"/>
+  <c r="I29" i="49"/>
+  <c r="C29" i="49"/>
+  <c r="I28" i="49"/>
+  <c r="C28" i="49"/>
+  <c r="I27" i="49"/>
+  <c r="C27" i="49"/>
+  <c r="I26" i="49"/>
+  <c r="C26" i="49"/>
+  <c r="I25" i="49"/>
+  <c r="C25" i="49"/>
+  <c r="I24" i="49"/>
+  <c r="C24" i="49"/>
+  <c r="I23" i="49"/>
+  <c r="C23" i="49"/>
+  <c r="I22" i="49"/>
+  <c r="C22" i="49"/>
+  <c r="I21" i="49"/>
+  <c r="C21" i="49"/>
+  <c r="I20" i="49"/>
+  <c r="C20" i="49"/>
+  <c r="I19" i="49"/>
+  <c r="C19" i="49"/>
+  <c r="I18" i="49"/>
+  <c r="C18" i="49"/>
+  <c r="I17" i="49"/>
+  <c r="C17" i="49"/>
+  <c r="I16" i="49"/>
+  <c r="C16" i="49"/>
+  <c r="I15" i="49"/>
+  <c r="C15" i="49"/>
+  <c r="I14" i="49"/>
+  <c r="C14" i="49"/>
+  <c r="I13" i="49"/>
+  <c r="C13" i="49"/>
+  <c r="I12" i="49"/>
+  <c r="C12" i="49"/>
+  <c r="I11" i="49"/>
+  <c r="C11" i="49"/>
+  <c r="I10" i="49"/>
+  <c r="C10" i="49"/>
+  <c r="I9" i="49"/>
+  <c r="C9" i="49"/>
+  <c r="I8" i="49"/>
+  <c r="C8" i="49"/>
+  <c r="I7" i="49"/>
+  <c r="C7" i="49"/>
+  <c r="F8" i="48" l="1"/>
+  <c r="F9" i="48"/>
+  <c r="F10" i="48"/>
+  <c r="F11" i="48"/>
+  <c r="F12" i="48"/>
+  <c r="F13" i="48"/>
+  <c r="F14" i="48"/>
+  <c r="F15" i="48"/>
+  <c r="F16" i="48"/>
+  <c r="F17" i="48"/>
+  <c r="F18" i="48"/>
+  <c r="F19" i="48"/>
+  <c r="F20" i="48"/>
+  <c r="F21" i="48"/>
+  <c r="F22" i="48"/>
+  <c r="F23" i="48"/>
+  <c r="F24" i="48"/>
+  <c r="F25" i="48"/>
+  <c r="F26" i="48"/>
+  <c r="F27" i="48"/>
+  <c r="F28" i="48"/>
+  <c r="F29" i="48"/>
+  <c r="F30" i="48"/>
+  <c r="F31" i="48"/>
+  <c r="F32" i="48"/>
+  <c r="F33" i="48"/>
+  <c r="F34" i="48"/>
+  <c r="F7" i="48"/>
+  <c r="I34" i="48"/>
+  <c r="C34" i="48"/>
+  <c r="I33" i="48"/>
+  <c r="C33" i="48"/>
+  <c r="I32" i="48"/>
+  <c r="C32" i="48"/>
+  <c r="I31" i="48"/>
+  <c r="C31" i="48"/>
+  <c r="I30" i="48"/>
+  <c r="C30" i="48"/>
+  <c r="I29" i="48"/>
+  <c r="C29" i="48"/>
+  <c r="I28" i="48"/>
+  <c r="C28" i="48"/>
+  <c r="I27" i="48"/>
+  <c r="C27" i="48"/>
+  <c r="I26" i="48"/>
+  <c r="C26" i="48"/>
+  <c r="I25" i="48"/>
+  <c r="C25" i="48"/>
+  <c r="I24" i="48"/>
+  <c r="C24" i="48"/>
+  <c r="I23" i="48"/>
+  <c r="C23" i="48"/>
+  <c r="I22" i="48"/>
+  <c r="C22" i="48"/>
+  <c r="I21" i="48"/>
+  <c r="C21" i="48"/>
+  <c r="I20" i="48"/>
+  <c r="C20" i="48"/>
+  <c r="I19" i="48"/>
+  <c r="C19" i="48"/>
+  <c r="I18" i="48"/>
+  <c r="C18" i="48"/>
+  <c r="I17" i="48"/>
+  <c r="C17" i="48"/>
+  <c r="I16" i="48"/>
+  <c r="C16" i="48"/>
+  <c r="I15" i="48"/>
+  <c r="C15" i="48"/>
+  <c r="I14" i="48"/>
+  <c r="C14" i="48"/>
+  <c r="I13" i="48"/>
+  <c r="C13" i="48"/>
+  <c r="I12" i="48"/>
+  <c r="C12" i="48"/>
+  <c r="I11" i="48"/>
+  <c r="C11" i="48"/>
+  <c r="I10" i="48"/>
+  <c r="C10" i="48"/>
+  <c r="I9" i="48"/>
+  <c r="C9" i="48"/>
+  <c r="I8" i="48"/>
+  <c r="C8" i="48"/>
+  <c r="I7" i="48"/>
+  <c r="C7" i="48"/>
+  <c r="F8" i="47" l="1"/>
+  <c r="F9" i="47"/>
+  <c r="F10" i="47"/>
+  <c r="F11" i="47"/>
+  <c r="F12" i="47"/>
+  <c r="F13" i="47"/>
+  <c r="F14" i="47"/>
+  <c r="F15" i="47"/>
+  <c r="F16" i="47"/>
+  <c r="F17" i="47"/>
+  <c r="F18" i="47"/>
+  <c r="F19" i="47"/>
+  <c r="F20" i="47"/>
+  <c r="F21" i="47"/>
+  <c r="F22" i="47"/>
+  <c r="F23" i="47"/>
+  <c r="F24" i="47"/>
+  <c r="F25" i="47"/>
+  <c r="F26" i="47"/>
+  <c r="F27" i="47"/>
+  <c r="F28" i="47"/>
+  <c r="F29" i="47"/>
+  <c r="F30" i="47"/>
+  <c r="F31" i="47"/>
+  <c r="F32" i="47"/>
+  <c r="F33" i="47"/>
+  <c r="F34" i="47"/>
+  <c r="F35" i="47"/>
+  <c r="F36" i="47"/>
+  <c r="F37" i="47"/>
+  <c r="F7" i="47"/>
+  <c r="I37" i="47"/>
+  <c r="C37" i="47"/>
+  <c r="I36" i="47"/>
+  <c r="C36" i="47"/>
+  <c r="I35" i="47"/>
+  <c r="C35" i="47"/>
+  <c r="I34" i="47"/>
+  <c r="C34" i="47"/>
+  <c r="I33" i="47"/>
+  <c r="C33" i="47"/>
+  <c r="I32" i="47"/>
+  <c r="C32" i="47"/>
+  <c r="I31" i="47"/>
+  <c r="C31" i="47"/>
+  <c r="I30" i="47"/>
+  <c r="C30" i="47"/>
+  <c r="I29" i="47"/>
+  <c r="C29" i="47"/>
+  <c r="I28" i="47"/>
+  <c r="C28" i="47"/>
+  <c r="I27" i="47"/>
+  <c r="C27" i="47"/>
+  <c r="I26" i="47"/>
+  <c r="C26" i="47"/>
+  <c r="I25" i="47"/>
+  <c r="C25" i="47"/>
+  <c r="I24" i="47"/>
+  <c r="C24" i="47"/>
+  <c r="I23" i="47"/>
+  <c r="C23" i="47"/>
+  <c r="I22" i="47"/>
+  <c r="C22" i="47"/>
+  <c r="I21" i="47"/>
+  <c r="C21" i="47"/>
+  <c r="I20" i="47"/>
+  <c r="C20" i="47"/>
+  <c r="I19" i="47"/>
+  <c r="C19" i="47"/>
+  <c r="I18" i="47"/>
+  <c r="C18" i="47"/>
+  <c r="I17" i="47"/>
+  <c r="C17" i="47"/>
+  <c r="I16" i="47"/>
+  <c r="C16" i="47"/>
+  <c r="I15" i="47"/>
+  <c r="C15" i="47"/>
+  <c r="I14" i="47"/>
+  <c r="C14" i="47"/>
+  <c r="I13" i="47"/>
+  <c r="C13" i="47"/>
+  <c r="I12" i="47"/>
+  <c r="C12" i="47"/>
+  <c r="I11" i="47"/>
+  <c r="C11" i="47"/>
+  <c r="I10" i="47"/>
+  <c r="C10" i="47"/>
+  <c r="I9" i="47"/>
+  <c r="C9" i="47"/>
+  <c r="I8" i="47"/>
+  <c r="C8" i="47"/>
+  <c r="I7" i="47"/>
+  <c r="C7" i="47"/>
   <c r="F8" i="46" l="1"/>
   <c r="F9" i="46"/>
   <c r="F10" i="46"/>
   <c r="F11" i="46"/>
   <c r="F12" i="46"/>
   <c r="F13" i="46"/>
   <c r="F14" i="46"/>
   <c r="F15" i="46"/>
   <c r="F16" i="46"/>
   <c r="F17" i="46"/>
   <c r="F18" i="46"/>
   <c r="F19" i="46"/>
   <c r="F20" i="46"/>
   <c r="F21" i="46"/>
   <c r="F22" i="46"/>
   <c r="F23" i="46"/>
   <c r="F24" i="46"/>
   <c r="F25" i="46"/>
   <c r="F26" i="46"/>
   <c r="F27" i="46"/>
   <c r="F28" i="46"/>
   <c r="F29" i="46"/>
   <c r="F30" i="46"/>
   <c r="F31" i="46"/>
   <c r="F32" i="46"/>
@@ -1517,51 +1892,51 @@
   <c r="I27" i="31"/>
   <c r="C28" i="31"/>
   <c r="I28" i="31"/>
   <c r="C29" i="31"/>
   <c r="I29" i="31"/>
   <c r="C30" i="31"/>
   <c r="I30" i="31"/>
   <c r="C31" i="31"/>
   <c r="I31" i="31"/>
   <c r="C32" i="31"/>
   <c r="I32" i="31"/>
   <c r="C33" i="31"/>
   <c r="I33" i="31"/>
   <c r="C34" i="31"/>
   <c r="I34" i="31"/>
   <c r="C35" i="31"/>
   <c r="I35" i="31"/>
   <c r="C36" i="31"/>
   <c r="I36" i="31"/>
   <c r="C37" i="31"/>
   <c r="I37" i="31"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="884" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1110" uniqueCount="42">
   <si>
     <t>(GJ)</t>
   </si>
   <si>
     <t>(kWh)</t>
   </si>
   <si>
     <t>(i)</t>
   </si>
   <si>
     <t>(ii)</t>
   </si>
   <si>
     <t>(iii)</t>
   </si>
   <si>
     <t>(iv)</t>
   </si>
   <si>
     <t>(v)</t>
   </si>
   <si>
     <t>- Considerando il Periodo di Avviamento del terminale i dati di cui sopra possono essere soggetti ad aggiustamenti marginali
 - Per la conversione tra GJ e kWh si utilizza il fattore di conversione 3,6 GJ/MWh</t>
   </si>
@@ -1635,60 +2010,72 @@
   </si>
   <si>
     <t>Terminale OLT Offshore LNG Toscana Marzo 2025</t>
   </si>
   <si>
     <t>Terminale OLT Offshore LNG Toscana Febbraio 2025</t>
   </si>
   <si>
     <t>Terminale OLT Offshore LNG Toscana Gennaio 2025</t>
   </si>
   <si>
     <t>Terminale OLT Offshore LNG Toscana Dicembre 2024</t>
   </si>
   <si>
     <t>Terminale OLT Offshore LNG Toscana Novembre 2024</t>
   </si>
   <si>
     <t>Terminale OLT Offshore LNG Toscana Ottobre 2024</t>
   </si>
   <si>
     <t>Terminale OLT Offshore LNG Toscana Novembre 2025</t>
   </si>
   <si>
     <t>Terminale OLT Offshore LNG Toscana Dicembre 2025</t>
   </si>
+  <si>
+    <t>Terminale OLT Offshore LNG Toscana Gennaio 2026</t>
+  </si>
+  <si>
+    <t>Terminale OLT Offshore LNG Toscana Febbraio 2026</t>
+  </si>
+  <si>
+    <t>Terminale OLT Offshore LNG Toscana Marzo 2026</t>
+  </si>
+  <si>
+    <t>Terminale OLT Offshore LNG Toscana Aprile 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-[$€]\ * #,##0.00_-;\-[$€]\ * #,##0.00_-;_-[$€]\ * &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="0.00000"/>
     <numFmt numFmtId="168" formatCode="0.000000000"/>
     <numFmt numFmtId="169" formatCode="0.0000000"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2142,295 +2529,1142 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="10" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="10" applyFont="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="11" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="11">
+  <cellStyles count="12">
     <cellStyle name="Calcolo 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Cella collegata 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Cella da controllare 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Euro" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Migliaia" xfId="11" builtinId="3"/>
     <cellStyle name="Migliaia 2" xfId="10" xr:uid="{48529047-8D1E-483B-AC3C-C5517C47262A}"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Nota 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Percentuale 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Testo avviso 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DE30423-BD38-4956-9358-5BCD45DD57C9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1914526" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2585543-5293-4614-9470-EE7082640660}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1914526" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CEEA377-BE6D-490C-B241-D2D210CE9A8B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1914526" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C095DD06-F43B-4EDA-B839-9A01B328F2F1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1924051" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA3F37C1-D3C3-4069-AFFD-74924E107C16}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1924051" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{454C0D45-E7EB-4D20-B1D8-7141B867F24F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1924051" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0317ECA-95DD-45F7-B806-A76AC2A74D59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1924051" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180CAB05-DB73-4B67-A4BD-9425FB43CD1B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1920241" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{899B254E-2707-49E6-9E32-2923F1D9E5D6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1924051" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E471B17-B297-4BA0-9A9A-5CD036E6C65C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1924051" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24B51E0B-42D7-4104-9E3F-323240382F53}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1914526" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3709B578-6EC8-4965-B2D4-86E73A106F4F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1914526" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1162051" cy="371474"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3681563-067C-404D-B999-C9D8975221BA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1914526" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FE5533D-5E9A-47CC-97D0-83079043DC43}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="200026"/>
+          <a:ext cx="1914526" cy="866774"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>66674</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>9526</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC9E43F-0484-4F4A-BD19-5D0535215744}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
@@ -2441,436 +3675,51 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676274" y="200026"/>
           <a:ext cx="1914526" cy="866774"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
-[...384 lines deleted...]
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>66674</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>9526</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2989ABBB-2A09-4A04-9A45-C0139718528D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
@@ -2881,51 +3730,51 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676274" y="200026"/>
           <a:ext cx="1914526" cy="866774"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>66674</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>9526</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7717A1DB-2090-4B1F-B94C-7482129F868B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
@@ -2936,51 +3785,51 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676274" y="200026"/>
           <a:ext cx="1914526" cy="866774"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>66674</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>9526</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B383135-E33B-4FBB-BCB1-451173026E92}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
@@ -2991,307 +3840,87 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676274" y="200026"/>
           <a:ext cx="1914526" cy="866774"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>66674</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>9526</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="olt_colori_fax">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37655E11-FC53-49A5-A779-C4A1176292EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676274" y="200026"/>
           <a:ext cx="1914526" cy="866774"/>
-        </a:xfrm>
-[...218 lines deleted...]
-          <a:ext cx="1924051" cy="866774"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3583,1200 +4212,6057 @@
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{689D8368-F5CC-4CF7-B911-8D3F40F7CE57}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA9C1AEC-21C6-42E4-B56D-5B48CC9C3CEC}">
   <dimension ref="B3:N44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="M16" sqref="M16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
-    <col min="8" max="8" width="20.7109375" customWidth="1"/>
+    <col min="8" max="8" width="21.140625" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
-[...7 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="D3" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B7" s="7">
         <v>1</v>
       </c>
       <c r="C7" s="8">
         <f t="shared" ref="C7:C37" si="0">+ROUND(D7*3.6/1000,1)</f>
-        <v>590495.19999999995</v>
+        <v>439183.8</v>
       </c>
       <c r="D7" s="24">
-        <v>164026453</v>
+        <v>121995506</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="10">
         <f>+ROUND(G7*3.6/1000,1)</f>
         <v>0</v>
       </c>
       <c r="G7" s="25">
         <v>0</v>
       </c>
       <c r="H7" s="11"/>
       <c r="I7" s="8">
         <f t="shared" ref="I7:I37" si="1">+ROUND(J7*3.6/1000,1)</f>
-        <v>2179807.2000000002</v>
+        <v>1929347.3</v>
       </c>
       <c r="J7" s="26">
-        <v>605502005.00000012</v>
-[...1 lines deleted...]
-      <c r="K7" s="27"/>
+        <v>535929792</v>
+      </c>
       <c r="M7" s="27"/>
     </row>
     <row r="8" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B8" s="12">
         <v>2</v>
       </c>
       <c r="C8" s="8">
         <f t="shared" si="0"/>
-        <v>440135.3</v>
+        <v>381019.2</v>
       </c>
       <c r="D8" s="24">
-        <v>122259804</v>
+        <v>105838667</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="10">
         <f t="shared" ref="F8:F37" si="2">+ROUND(G8*3.6/1000,1)</f>
         <v>0</v>
       </c>
       <c r="G8" s="25">
         <v>0</v>
       </c>
       <c r="H8" s="11"/>
       <c r="I8" s="8">
         <f t="shared" si="1"/>
-        <v>1739693.1</v>
+        <v>1548413.6</v>
       </c>
       <c r="J8" s="26">
-        <v>483248070.00000018</v>
-[...1 lines deleted...]
-      <c r="K8" s="27"/>
+        <v>430114875.99999988</v>
+      </c>
+      <c r="K8" s="29"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
     </row>
     <row r="9" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B9" s="12">
         <v>3</v>
       </c>
       <c r="C9" s="8">
         <f t="shared" si="0"/>
-        <v>422745.4</v>
+        <v>305025.09999999998</v>
       </c>
       <c r="D9" s="24">
-        <v>117429290</v>
+        <v>84729201</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G9" s="25">
         <v>0</v>
       </c>
       <c r="H9" s="11"/>
       <c r="I9" s="8">
         <f t="shared" si="1"/>
-        <v>1316977.7</v>
+        <v>1160562</v>
       </c>
       <c r="J9" s="26">
-        <v>365827126.00000018</v>
-[...1 lines deleted...]
-      <c r="K9" s="27"/>
+        <v>322378332.99999994</v>
+      </c>
+      <c r="K9" s="29"/>
       <c r="M9" s="27"/>
       <c r="N9" s="27"/>
     </row>
     <row r="10" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B10" s="12">
         <v>4</v>
       </c>
       <c r="C10" s="8">
         <f t="shared" si="0"/>
-        <v>385953.8</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="D10" s="24"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="24"/>
       <c r="H10" s="9"/>
       <c r="I10" s="8">
         <f t="shared" si="1"/>
-        <v>930950.2</v>
-[...4 lines deleted...]
-      <c r="K10" s="27"/>
+        <v>0</v>
+      </c>
+      <c r="J10" s="26"/>
+      <c r="K10" s="29"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
     </row>
     <row r="11" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B11" s="12">
         <v>5</v>
       </c>
       <c r="C11" s="8">
         <f t="shared" si="0"/>
-        <v>311356.79999999999</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="D11" s="24"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="25"/>
       <c r="H11" s="11"/>
       <c r="I11" s="8">
         <f t="shared" si="1"/>
-        <v>619635.9</v>
-[...4 lines deleted...]
-      <c r="K11" s="27"/>
+        <v>0</v>
+      </c>
+      <c r="J11" s="26"/>
+      <c r="K11" s="29"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
     </row>
     <row r="12" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B12" s="12">
         <v>6</v>
       </c>
       <c r="C12" s="8">
         <f t="shared" si="0"/>
-        <v>311315.3</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="D12" s="24"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="25"/>
       <c r="H12" s="9"/>
       <c r="I12" s="8">
         <f t="shared" si="1"/>
-        <v>308321.59999999998</v>
-[...4 lines deleted...]
-      <c r="K12" s="27"/>
+        <v>0</v>
+      </c>
+      <c r="J12" s="26"/>
+      <c r="K12" s="29"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
     </row>
     <row r="13" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B13" s="12">
         <v>7</v>
       </c>
       <c r="C13" s="8">
         <f t="shared" si="0"/>
-        <v>311323.5</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="D13" s="24"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="25"/>
       <c r="H13" s="11"/>
       <c r="I13" s="8">
         <f t="shared" si="1"/>
-        <v>3659699.8</v>
-[...4 lines deleted...]
-      <c r="K13" s="27"/>
+        <v>0</v>
+      </c>
+      <c r="J13" s="26"/>
+      <c r="K13" s="29"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
     </row>
     <row r="14" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B14" s="12">
         <v>8</v>
       </c>
       <c r="C14" s="8">
         <f t="shared" si="0"/>
-        <v>590472.4</v>
-[...16 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="D14" s="24"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="25"/>
+      <c r="H14" s="11"/>
       <c r="I14" s="8">
         <f t="shared" si="1"/>
-        <v>3069299.8</v>
-[...4 lines deleted...]
-      <c r="K14" s="27"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="26"/>
+      <c r="K14" s="29"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
     </row>
     <row r="15" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B15" s="12">
         <v>9</v>
       </c>
       <c r="C15" s="8">
         <f t="shared" si="0"/>
-        <v>590396.5</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="D15" s="24"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="25"/>
       <c r="H15" s="11"/>
       <c r="I15" s="8">
         <f t="shared" si="1"/>
-        <v>2478899.7999999998</v>
-[...4 lines deleted...]
-      <c r="K15" s="27"/>
+        <v>0</v>
+      </c>
+      <c r="J15" s="26"/>
+      <c r="K15" s="29"/>
       <c r="M15" s="27"/>
       <c r="N15" s="27"/>
     </row>
     <row r="16" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B16" s="12">
         <v>10</v>
       </c>
       <c r="C16" s="8">
         <f t="shared" si="0"/>
-        <v>508368.2</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="D16" s="24"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="25"/>
       <c r="H16" s="11"/>
       <c r="I16" s="8">
         <f t="shared" si="1"/>
-        <v>2022544.5</v>
-[...4 lines deleted...]
-      <c r="K16" s="27"/>
+        <v>0</v>
+      </c>
+      <c r="J16" s="26"/>
+      <c r="K16" s="29"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
     </row>
     <row r="17" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B17" s="12">
         <v>11</v>
       </c>
       <c r="C17" s="8">
         <f t="shared" si="0"/>
-        <v>590377.69999999995</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="D17" s="24"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="25"/>
       <c r="H17" s="11"/>
       <c r="I17" s="8">
         <f t="shared" si="1"/>
-        <v>1484108.7</v>
-[...4 lines deleted...]
-      <c r="K17" s="27"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="26"/>
+      <c r="K17" s="29"/>
       <c r="N17" s="27"/>
     </row>
     <row r="18" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B18" s="12">
         <v>12</v>
       </c>
       <c r="C18" s="8">
         <f t="shared" si="0"/>
-        <v>568479.4</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="D18" s="24"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="25"/>
       <c r="H18" s="11"/>
       <c r="I18" s="8">
         <f t="shared" si="1"/>
-        <v>967603.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J18" s="26"/>
       <c r="K18" s="29"/>
       <c r="N18" s="27"/>
     </row>
     <row r="19" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B19" s="12">
         <v>13</v>
       </c>
       <c r="C19" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D19" s="24"/>
       <c r="E19" s="9"/>
-      <c r="F19" s="8">
+      <c r="F19" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G19" s="25"/>
       <c r="H19" s="11"/>
       <c r="I19" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J19" s="26"/>
       <c r="K19" s="29"/>
       <c r="N19" s="27"/>
     </row>
     <row r="20" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B20" s="12">
         <v>14</v>
       </c>
       <c r="C20" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D20" s="24"/>
       <c r="E20" s="9"/>
-      <c r="F20" s="8">
+      <c r="F20" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G20" s="25"/>
       <c r="H20" s="9"/>
       <c r="I20" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J20" s="26"/>
       <c r="K20" s="29"/>
       <c r="N20" s="27"/>
     </row>
     <row r="21" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B21" s="12">
         <v>15</v>
       </c>
       <c r="C21" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D21" s="24"/>
       <c r="E21" s="9"/>
-      <c r="F21" s="8">
+      <c r="F21" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G21" s="25"/>
       <c r="H21" s="11"/>
       <c r="I21" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J21" s="26"/>
       <c r="K21" s="29"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B22" s="12">
         <v>16</v>
       </c>
       <c r="C22" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D22" s="24"/>
       <c r="E22" s="9"/>
-      <c r="F22" s="8">
+      <c r="F22" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G22" s="25"/>
       <c r="H22" s="11"/>
       <c r="I22" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="26"/>
       <c r="K22" s="29"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B23" s="12">
         <v>17</v>
       </c>
       <c r="C23" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D23" s="24"/>
       <c r="E23" s="9"/>
-      <c r="F23" s="8">
+      <c r="F23" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G23" s="25"/>
       <c r="H23" s="11"/>
       <c r="I23" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J23" s="26"/>
       <c r="K23" s="29"/>
       <c r="N23" s="27"/>
     </row>
     <row r="24" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B24" s="12">
         <v>18</v>
       </c>
       <c r="C24" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D24" s="24"/>
       <c r="E24" s="9"/>
-      <c r="F24" s="8">
+      <c r="F24" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G24" s="25"/>
       <c r="H24" s="11"/>
       <c r="I24" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J24" s="26"/>
       <c r="K24" s="29"/>
       <c r="N24" s="27"/>
     </row>
     <row r="25" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B25" s="12">
         <v>19</v>
       </c>
       <c r="C25" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D25" s="24"/>
       <c r="E25" s="9"/>
-      <c r="F25" s="8">
+      <c r="F25" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G25" s="25"/>
       <c r="H25" s="11"/>
       <c r="I25" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J25" s="26"/>
       <c r="K25" s="29"/>
       <c r="N25" s="27"/>
     </row>
     <row r="26" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B26" s="12">
         <v>20</v>
       </c>
       <c r="C26" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D26" s="24"/>
       <c r="E26" s="9"/>
-      <c r="F26" s="8">
+      <c r="F26" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G26" s="25"/>
       <c r="H26" s="11"/>
       <c r="I26" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J26" s="26"/>
       <c r="K26" s="29"/>
       <c r="N26" s="27"/>
     </row>
     <row r="27" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B27" s="12">
         <v>21</v>
       </c>
       <c r="C27" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D27" s="24"/>
       <c r="E27" s="9"/>
-      <c r="F27" s="8">
+      <c r="F27" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G27" s="25"/>
       <c r="H27" s="9"/>
       <c r="I27" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J27" s="26"/>
       <c r="K27" s="29"/>
       <c r="N27" s="27"/>
     </row>
     <row r="28" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B28" s="12">
         <v>22</v>
       </c>
       <c r="C28" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D28" s="24"/>
       <c r="E28" s="9"/>
-      <c r="F28" s="8">
+      <c r="F28" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G28" s="25"/>
       <c r="H28" s="9"/>
       <c r="I28" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J28" s="26"/>
       <c r="K28" s="29"/>
       <c r="N28" s="27"/>
     </row>
     <row r="29" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B29" s="12">
         <v>23</v>
       </c>
       <c r="C29" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D29" s="24"/>
       <c r="E29" s="9"/>
-      <c r="F29" s="8">
+      <c r="F29" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G29" s="25"/>
       <c r="H29" s="11"/>
       <c r="I29" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J29" s="26"/>
       <c r="K29" s="29"/>
       <c r="N29" s="27"/>
     </row>
     <row r="30" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B30" s="12">
         <v>24</v>
       </c>
       <c r="C30" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D30" s="24"/>
       <c r="E30" s="9"/>
-      <c r="F30" s="8">
+      <c r="F30" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G30" s="25"/>
       <c r="H30" s="11"/>
       <c r="I30" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J30" s="26"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="28"/>
       <c r="N30" s="27"/>
     </row>
     <row r="31" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B31" s="12">
         <v>25</v>
       </c>
       <c r="C31" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D31" s="24"/>
       <c r="E31" s="9"/>
-      <c r="F31" s="8">
+      <c r="F31" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G31" s="25"/>
       <c r="H31" s="11"/>
       <c r="I31" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J31" s="26"/>
       <c r="M31" s="28"/>
     </row>
     <row r="32" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B32" s="12">
         <v>26</v>
       </c>
       <c r="C32" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D32" s="24"/>
       <c r="E32" s="9"/>
-      <c r="F32" s="8">
+      <c r="F32" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G32" s="25"/>
       <c r="H32" s="11"/>
       <c r="I32" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J32" s="26"/>
       <c r="M32" s="28"/>
     </row>
     <row r="33" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B33" s="12">
         <v>27</v>
       </c>
       <c r="C33" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D33" s="24"/>
       <c r="E33" s="9"/>
-      <c r="F33" s="8">
+      <c r="F33" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G33" s="25"/>
       <c r="H33" s="11"/>
       <c r="I33" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J33" s="26"/>
       <c r="M33" s="28"/>
     </row>
     <row r="34" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B34" s="12">
         <v>28</v>
       </c>
       <c r="C34" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D34" s="24"/>
       <c r="E34" s="9"/>
-      <c r="F34" s="8">
+      <c r="F34" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G34" s="25"/>
       <c r="H34" s="11"/>
       <c r="I34" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B35" s="12">
         <v>29</v>
       </c>
       <c r="C35" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D35" s="24"/>
       <c r="E35" s="9"/>
-      <c r="F35" s="8">
+      <c r="F35" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G35" s="25"/>
       <c r="H35" s="11"/>
       <c r="I35" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J35" s="26"/>
     </row>
     <row r="36" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B36" s="12">
         <v>30</v>
       </c>
       <c r="C36" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D36" s="24"/>
       <c r="E36" s="9"/>
-      <c r="F36" s="8">
+      <c r="F36" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G36" s="25"/>
       <c r="H36" s="11"/>
       <c r="I36" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J36" s="26"/>
     </row>
     <row r="37" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B37" s="12">
         <v>31</v>
       </c>
       <c r="C37" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D37" s="24"/>
       <c r="E37" s="9"/>
-      <c r="F37" s="8">
+      <c r="F37" s="10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G37" s="25"/>
       <c r="H37" s="11"/>
       <c r="I37" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J37" s="26"/>
     </row>
     <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="13"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="15"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B39" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="45" t="s">
+      <c r="C39" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D39" s="45"/>
-[...4 lines deleted...]
-      <c r="I39" s="46"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
       <c r="J39" s="19"/>
     </row>
     <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="41"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="42"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B43" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C43" s="41" t="s">
+      <c r="C43" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D43" s="41"/>
-[...4 lines deleted...]
-      <c r="I43" s="41"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
       <c r="J43" s="21"/>
     </row>
     <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="43" t="s">
+      <c r="C44" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D44" s="44"/>
-[...4 lines deleted...]
-      <c r="I44" s="43"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
       <c r="J44" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C43:I43"/>
+    <mergeCell ref="C44:I44"/>
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
-    <mergeCell ref="C40:I40"/>
-[...3 lines deleted...]
-    <mergeCell ref="C44:I44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD70333E-7650-4230-864C-F4B1D25114F2}">
+  <dimension ref="B3:N44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M7" sqref="M7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="5" max="5" width="21" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" customWidth="1"/>
+    <col min="8" max="8" width="21.140625" customWidth="1"/>
+    <col min="9" max="10" width="15.85546875" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.7109375" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="D4" s="1"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B5" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="50"/>
+    </row>
+    <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="47"/>
+      <c r="C6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B7" s="7">
+        <v>1</v>
+      </c>
+      <c r="C7" s="8">
+        <f t="shared" ref="C7:C37" si="0">+ROUND(D7*3.6/1000,1)</f>
+        <v>560976.69999999995</v>
+      </c>
+      <c r="D7" s="24">
+        <v>155826857</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="8">
+        <f t="shared" ref="F7:F37" si="1">+ROUND(G7*3.6/1000,1)</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="25">
+        <v>0</v>
+      </c>
+      <c r="H7" s="11"/>
+      <c r="I7" s="8">
+        <f t="shared" ref="I7:I37" si="2">+ROUND(J7*3.6/1000,1)</f>
+        <v>3895286.2</v>
+      </c>
+      <c r="J7" s="26">
+        <v>1082023932.0000002</v>
+      </c>
+      <c r="K7" s="27"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="27"/>
+      <c r="N7" s="27"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B8" s="12">
+        <v>2</v>
+      </c>
+      <c r="C8" s="8">
+        <f t="shared" si="0"/>
+        <v>590455.80000000005</v>
+      </c>
+      <c r="D8" s="24">
+        <v>164015513</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="8">
+        <f t="shared" si="1"/>
+        <v>3926945.5</v>
+      </c>
+      <c r="G8" s="25">
+        <v>1090818196</v>
+      </c>
+      <c r="H8" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" s="8">
+        <f t="shared" si="2"/>
+        <v>3304886.2</v>
+      </c>
+      <c r="J8" s="26">
+        <v>918023932</v>
+      </c>
+      <c r="K8" s="27"/>
+      <c r="L8" s="39"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B9" s="12">
+        <v>3</v>
+      </c>
+      <c r="C9" s="8">
+        <f t="shared" si="0"/>
+        <v>590354.9</v>
+      </c>
+      <c r="D9" s="24">
+        <v>163987479</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="25">
+        <v>0</v>
+      </c>
+      <c r="H9" s="11"/>
+      <c r="I9" s="8">
+        <f t="shared" si="2"/>
+        <v>2714486.2</v>
+      </c>
+      <c r="J9" s="26">
+        <v>754023932</v>
+      </c>
+      <c r="K9" s="27"/>
+      <c r="L9" s="39"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B10" s="12">
+        <v>4</v>
+      </c>
+      <c r="C10" s="8">
+        <f t="shared" si="0"/>
+        <v>590451.19999999995</v>
+      </c>
+      <c r="D10" s="24">
+        <v>164014226</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="9"/>
+      <c r="I10" s="8">
+        <f t="shared" si="2"/>
+        <v>2124086.2000000002</v>
+      </c>
+      <c r="J10" s="26">
+        <v>590023932</v>
+      </c>
+      <c r="K10" s="27"/>
+      <c r="L10" s="39"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+    </row>
+    <row r="11" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B11" s="12">
+        <v>5</v>
+      </c>
+      <c r="C11" s="8">
+        <f t="shared" si="0"/>
+        <v>510517.5</v>
+      </c>
+      <c r="D11" s="24">
+        <v>141810416</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="8">
+        <f t="shared" si="2"/>
+        <v>1613546.3</v>
+      </c>
+      <c r="J11" s="26">
+        <v>448207318.00000006</v>
+      </c>
+      <c r="K11" s="27"/>
+      <c r="L11" s="39"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B12" s="12">
+        <v>6</v>
+      </c>
+      <c r="C12" s="8">
+        <f t="shared" si="0"/>
+        <v>371675.5</v>
+      </c>
+      <c r="D12" s="24">
+        <v>103243189</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8">
+        <f t="shared" si="2"/>
+        <v>1241845.8</v>
+      </c>
+      <c r="J12" s="26">
+        <v>344957172</v>
+      </c>
+      <c r="K12" s="27"/>
+      <c r="L12" s="39"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B13" s="12">
+        <v>7</v>
+      </c>
+      <c r="C13" s="8">
+        <f t="shared" si="0"/>
+        <v>376228.1</v>
+      </c>
+      <c r="D13" s="24">
+        <v>104507792</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="25">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="8">
+        <f t="shared" si="2"/>
+        <v>865669.9</v>
+      </c>
+      <c r="J13" s="26">
+        <v>240463863.00000003</v>
+      </c>
+      <c r="K13" s="27"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B14" s="12">
+        <v>8</v>
+      </c>
+      <c r="C14" s="8">
+        <f t="shared" si="0"/>
+        <v>427520.6</v>
+      </c>
+      <c r="D14" s="24">
+        <v>118755718</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="11"/>
+      <c r="I14" s="8">
+        <f t="shared" si="2"/>
+        <v>438161.2</v>
+      </c>
+      <c r="J14" s="26">
+        <v>121711446.00000004</v>
+      </c>
+      <c r="K14" s="27"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B15" s="12">
+        <v>9</v>
+      </c>
+      <c r="C15" s="8">
+        <f t="shared" si="0"/>
+        <v>441145.2</v>
+      </c>
+      <c r="D15" s="24">
+        <v>122540322</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="25">
+        <v>0</v>
+      </c>
+      <c r="H15" s="11"/>
+      <c r="I15" s="8">
+        <f t="shared" si="2"/>
+        <v>3637756.7</v>
+      </c>
+      <c r="J15" s="26">
+        <v>1010487968</v>
+      </c>
+      <c r="K15" s="27"/>
+      <c r="L15" s="39"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="12">
+        <v>10</v>
+      </c>
+      <c r="C16" s="8">
+        <f t="shared" si="0"/>
+        <v>590369.9</v>
+      </c>
+      <c r="D16" s="24">
+        <v>163991643</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="8">
+        <f t="shared" si="1"/>
+        <v>3667522.2</v>
+      </c>
+      <c r="G16" s="25">
+        <v>1018756179</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I16" s="8">
+        <f t="shared" si="2"/>
+        <v>3047356.7</v>
+      </c>
+      <c r="J16" s="26">
+        <v>846487968</v>
+      </c>
+      <c r="K16" s="27"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B17" s="12">
+        <v>11</v>
+      </c>
+      <c r="C17" s="8">
+        <f t="shared" si="0"/>
+        <v>590403.1</v>
+      </c>
+      <c r="D17" s="24">
+        <v>164000859</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="25">
+        <v>0</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="8">
+        <f t="shared" si="2"/>
+        <v>2456956.7000000002</v>
+      </c>
+      <c r="J17" s="26">
+        <v>682487968</v>
+      </c>
+      <c r="K17" s="27"/>
+      <c r="L17" s="39"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="27"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="12">
+        <v>12</v>
+      </c>
+      <c r="C18" s="8">
+        <f t="shared" si="0"/>
+        <v>590383.5</v>
+      </c>
+      <c r="D18" s="24">
+        <v>163995421</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="25">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="8">
+        <f t="shared" si="2"/>
+        <v>1866556.7</v>
+      </c>
+      <c r="J18" s="26">
+        <v>518487967.99999994</v>
+      </c>
+      <c r="K18" s="27"/>
+      <c r="L18" s="39"/>
+      <c r="M18" s="27"/>
+      <c r="N18" s="27"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="12">
+        <v>13</v>
+      </c>
+      <c r="C19" s="8">
+        <f t="shared" si="0"/>
+        <v>426883.6</v>
+      </c>
+      <c r="D19" s="24">
+        <v>118578783</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="8">
+        <f t="shared" si="2"/>
+        <v>1439642.3</v>
+      </c>
+      <c r="J19" s="26">
+        <v>399900635</v>
+      </c>
+      <c r="K19" s="27"/>
+      <c r="L19" s="39"/>
+      <c r="M19" s="27"/>
+      <c r="N19" s="27"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B20" s="12">
+        <v>14</v>
+      </c>
+      <c r="C20" s="8">
+        <f t="shared" si="0"/>
+        <v>444650.3</v>
+      </c>
+      <c r="D20" s="24">
+        <v>123513963</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8">
+        <f t="shared" si="2"/>
+        <v>995042.3</v>
+      </c>
+      <c r="J20" s="26">
+        <v>276400635</v>
+      </c>
+      <c r="K20" s="27"/>
+      <c r="L20" s="39"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="27"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="12">
+        <v>15</v>
+      </c>
+      <c r="C21" s="8">
+        <f t="shared" si="0"/>
+        <v>561941.69999999995</v>
+      </c>
+      <c r="D21" s="24">
+        <v>156094919</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="25">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11"/>
+      <c r="I21" s="8">
+        <f t="shared" si="2"/>
+        <v>433129.3</v>
+      </c>
+      <c r="J21" s="26">
+        <v>120313685.99999996</v>
+      </c>
+      <c r="K21" s="27"/>
+      <c r="L21" s="39"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B22" s="12">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <f t="shared" si="0"/>
+        <v>436115.1</v>
+      </c>
+      <c r="D22" s="24">
+        <v>121143096</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="25">
+        <v>0</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="8">
+        <f t="shared" si="2"/>
+        <v>3743139.9</v>
+      </c>
+      <c r="J22" s="26">
+        <v>1039761075.9999999</v>
+      </c>
+      <c r="K22" s="27"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B23" s="12">
+        <v>17</v>
+      </c>
+      <c r="C23" s="8">
+        <f t="shared" si="0"/>
+        <v>504052.4</v>
+      </c>
+      <c r="D23" s="24">
+        <v>140014556</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="8">
+        <f t="shared" si="1"/>
+        <v>3773680.4</v>
+      </c>
+      <c r="G23" s="25">
+        <v>1048244552</v>
+      </c>
+      <c r="H23" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="8">
+        <f t="shared" si="2"/>
+        <v>3239139.9</v>
+      </c>
+      <c r="J23" s="26">
+        <v>899761075.99999988</v>
+      </c>
+      <c r="K23" s="27"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="27"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B24" s="12">
+        <v>18</v>
+      </c>
+      <c r="C24" s="8">
+        <f t="shared" si="0"/>
+        <v>590447.4</v>
+      </c>
+      <c r="D24" s="24">
+        <v>164013171</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11"/>
+      <c r="I24" s="8">
+        <f t="shared" si="2"/>
+        <v>2648739.9</v>
+      </c>
+      <c r="J24" s="26">
+        <v>735761076</v>
+      </c>
+      <c r="K24" s="27"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="27"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B25" s="12">
+        <v>19</v>
+      </c>
+      <c r="C25" s="8">
+        <f t="shared" si="0"/>
+        <v>432379</v>
+      </c>
+      <c r="D25" s="24">
+        <v>120105265</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11"/>
+      <c r="I25" s="8">
+        <f t="shared" si="2"/>
+        <v>2198360.6</v>
+      </c>
+      <c r="J25" s="26">
+        <v>610655730</v>
+      </c>
+      <c r="K25" s="27"/>
+      <c r="L25" s="39"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="27"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="12">
+        <v>20</v>
+      </c>
+      <c r="C26" s="8">
+        <f t="shared" si="0"/>
+        <v>328997</v>
+      </c>
+      <c r="D26" s="24">
+        <v>91388050</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="8">
+        <f t="shared" si="2"/>
+        <v>1851448.9</v>
+      </c>
+      <c r="J26" s="26">
+        <v>514291365.99999994</v>
+      </c>
+      <c r="K26" s="27"/>
+      <c r="L26" s="39"/>
+      <c r="M26" s="27"/>
+      <c r="N26" s="27"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B27" s="12">
+        <v>21</v>
+      </c>
+      <c r="C27" s="8">
+        <f t="shared" si="0"/>
+        <v>473526.8</v>
+      </c>
+      <c r="D27" s="24">
+        <v>131535217</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="8">
+        <f t="shared" si="2"/>
+        <v>1386989.4</v>
+      </c>
+      <c r="J27" s="26">
+        <v>385274824</v>
+      </c>
+      <c r="K27" s="27"/>
+      <c r="L27" s="39"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="27"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="12">
+        <v>22</v>
+      </c>
+      <c r="C28" s="8">
+        <f t="shared" si="0"/>
+        <v>473395.1</v>
+      </c>
+      <c r="D28" s="24">
+        <v>131498628.99999999</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="25">
+        <v>0</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="8">
+        <f t="shared" si="2"/>
+        <v>922529.8</v>
+      </c>
+      <c r="J28" s="26">
+        <v>256258282.99999991</v>
+      </c>
+      <c r="K28" s="27"/>
+      <c r="L28" s="39"/>
+      <c r="M28" s="27"/>
+      <c r="N28" s="27"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B29" s="12">
+        <v>23</v>
+      </c>
+      <c r="C29" s="8">
+        <f t="shared" si="0"/>
+        <v>471804.1</v>
+      </c>
+      <c r="D29" s="24">
+        <v>131056703</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="25">
+        <v>0</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="8">
+        <f t="shared" si="2"/>
+        <v>459768.6</v>
+      </c>
+      <c r="J29" s="26">
+        <v>127713494.99999994</v>
+      </c>
+      <c r="K29" s="27"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="27"/>
+      <c r="N29" s="27"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B30" s="12">
+        <v>24</v>
+      </c>
+      <c r="C30" s="8">
+        <f t="shared" si="0"/>
+        <v>471760.2</v>
+      </c>
+      <c r="D30" s="24">
+        <v>131044499</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="25">
+        <v>0</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="8">
+        <f t="shared" si="2"/>
+        <v>3421407.6</v>
+      </c>
+      <c r="J30" s="26">
+        <v>950390993</v>
+      </c>
+      <c r="K30" s="27"/>
+      <c r="L30" s="39"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+    </row>
+    <row r="31" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B31" s="12">
+        <v>25</v>
+      </c>
+      <c r="C31" s="8">
+        <f t="shared" si="0"/>
+        <v>590582.9</v>
+      </c>
+      <c r="D31" s="24">
+        <v>164050796</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" s="8">
+        <f t="shared" si="1"/>
+        <v>3449582.2</v>
+      </c>
+      <c r="G31" s="25">
+        <v>958217270</v>
+      </c>
+      <c r="H31" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="8">
+        <f t="shared" si="2"/>
+        <v>2831007.6</v>
+      </c>
+      <c r="J31" s="26">
+        <v>786390993</v>
+      </c>
+      <c r="K31" s="27"/>
+      <c r="L31" s="39"/>
+      <c r="M31" s="27"/>
+      <c r="N31" s="27"/>
+    </row>
+    <row r="32" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B32" s="12">
+        <v>26</v>
+      </c>
+      <c r="C32" s="8">
+        <f t="shared" si="0"/>
+        <v>590435.69999999995</v>
+      </c>
+      <c r="D32" s="24">
+        <v>164009917</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="11"/>
+      <c r="I32" s="8">
+        <f t="shared" si="2"/>
+        <v>2240607.6</v>
+      </c>
+      <c r="J32" s="26">
+        <v>622390993</v>
+      </c>
+      <c r="K32" s="27"/>
+      <c r="L32" s="39"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="27"/>
+    </row>
+    <row r="33" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B33" s="12">
+        <v>27</v>
+      </c>
+      <c r="C33" s="8">
+        <f t="shared" si="0"/>
+        <v>336519.9</v>
+      </c>
+      <c r="D33" s="24">
+        <v>93477759</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="25">
+        <v>0</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="8">
+        <f t="shared" si="2"/>
+        <v>1853669</v>
+      </c>
+      <c r="J33" s="26">
+        <v>514908041.99999988</v>
+      </c>
+      <c r="K33" s="27"/>
+      <c r="L33" s="39"/>
+      <c r="M33" s="27"/>
+      <c r="N33" s="27"/>
+    </row>
+    <row r="34" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B34" s="12">
+        <v>28</v>
+      </c>
+      <c r="C34" s="8">
+        <f t="shared" si="0"/>
+        <v>432689.9</v>
+      </c>
+      <c r="D34" s="24">
+        <v>120191643</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="25">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11"/>
+      <c r="I34" s="8">
+        <f t="shared" si="2"/>
+        <v>1433580</v>
+      </c>
+      <c r="J34" s="26">
+        <v>398216678.99999994</v>
+      </c>
+      <c r="K34" s="27"/>
+      <c r="L34" s="39"/>
+      <c r="M34" s="27"/>
+      <c r="N34" s="27"/>
+    </row>
+    <row r="35" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B35" s="12">
+        <v>29</v>
+      </c>
+      <c r="C35" s="8">
+        <f t="shared" si="0"/>
+        <v>453778.9</v>
+      </c>
+      <c r="D35" s="24">
+        <v>126049694</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="25">
+        <v>0</v>
+      </c>
+      <c r="H35" s="11"/>
+      <c r="I35" s="8">
+        <f t="shared" si="2"/>
+        <v>992432.6</v>
+      </c>
+      <c r="J35" s="26">
+        <v>275675716.99999994</v>
+      </c>
+      <c r="L35" s="39"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="27"/>
+    </row>
+    <row r="36" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B36" s="12">
+        <v>30</v>
+      </c>
+      <c r="C36" s="8">
+        <f t="shared" si="0"/>
+        <v>474812.2</v>
+      </c>
+      <c r="D36" s="24">
+        <v>131892283</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="25">
+        <v>0</v>
+      </c>
+      <c r="H36" s="11"/>
+      <c r="I36" s="8">
+        <f t="shared" si="2"/>
+        <v>530216</v>
+      </c>
+      <c r="J36" s="26">
+        <v>147282210.99999991</v>
+      </c>
+      <c r="L36" s="39"/>
+      <c r="M36" s="27"/>
+      <c r="N36" s="27"/>
+    </row>
+    <row r="37" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="31">
+        <v>31</v>
+      </c>
+      <c r="C37" s="32">
+        <f t="shared" si="0"/>
+        <v>545864.69999999995</v>
+      </c>
+      <c r="D37" s="33">
+        <v>151629086</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="32">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G37" s="35">
+        <v>0</v>
+      </c>
+      <c r="H37" s="36"/>
+      <c r="I37" s="32">
+        <f t="shared" si="2"/>
+        <v>3836834.8</v>
+      </c>
+      <c r="J37" s="37">
+        <v>1065787430.9999999</v>
+      </c>
+      <c r="L37" s="39"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="27"/>
+    </row>
+    <row r="38" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="13"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+    </row>
+    <row r="39" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B39" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
+      <c r="J39" s="19"/>
+    </row>
+    <row r="40" spans="2:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="21"/>
+    </row>
+    <row r="41" spans="2:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
+      <c r="J41" s="21"/>
+    </row>
+    <row r="42" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B42" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="21"/>
+    </row>
+    <row r="43" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B43" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="21"/>
+    </row>
+    <row r="44" spans="2:14" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
+      <c r="J44" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C43:I43"/>
+    <mergeCell ref="C44:I44"/>
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="I5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31C51772-EE2F-4F20-8194-103C07EE92E1}">
+  <dimension ref="B3:N43"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M7" sqref="M7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="5" max="5" width="21" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" customWidth="1"/>
+    <col min="8" max="8" width="21.140625" customWidth="1"/>
+    <col min="9" max="10" width="15.85546875" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="14.7109375" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="D4" s="1"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B5" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="50"/>
+    </row>
+    <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="47"/>
+      <c r="C6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B7" s="7">
+        <v>1</v>
+      </c>
+      <c r="C7" s="8">
+        <f t="shared" ref="C7:C36" si="0">+ROUND(D7*3.6/1000,1)</f>
+        <v>283382.5</v>
+      </c>
+      <c r="D7" s="24">
+        <v>78717348</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="8">
+        <f t="shared" ref="F7:F36" si="1">+ROUND(G7*3.6/1000,1)</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="25">
+        <v>0</v>
+      </c>
+      <c r="H7" s="11"/>
+      <c r="I7" s="8">
+        <f t="shared" ref="I7:I36" si="2">+ROUND(J7*3.6/1000,1)</f>
+        <v>251961.60000000001</v>
+      </c>
+      <c r="J7" s="26">
+        <v>69989328.000000089</v>
+      </c>
+      <c r="K7" s="27"/>
+      <c r="L7" s="27"/>
+      <c r="M7" s="27"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B8" s="12">
+        <v>2</v>
+      </c>
+      <c r="C8" s="8">
+        <f t="shared" si="0"/>
+        <v>254996.7</v>
+      </c>
+      <c r="D8" s="24">
+        <v>70832418</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="25">
+        <v>0</v>
+      </c>
+      <c r="H8" s="11"/>
+      <c r="I8" s="8">
+        <f t="shared" si="2"/>
+        <v>3801551.5</v>
+      </c>
+      <c r="J8" s="26">
+        <v>1055986529.0000001</v>
+      </c>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B9" s="12">
+        <v>3</v>
+      </c>
+      <c r="C9" s="8">
+        <f t="shared" si="0"/>
+        <v>590535</v>
+      </c>
+      <c r="D9" s="24">
+        <v>164037500</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="8">
+        <f t="shared" si="1"/>
+        <v>3832521.6</v>
+      </c>
+      <c r="G9" s="25">
+        <v>1064589321.9999999</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="8">
+        <f t="shared" si="2"/>
+        <v>3211151.5</v>
+      </c>
+      <c r="J9" s="26">
+        <v>891986529.00000012</v>
+      </c>
+      <c r="K9" s="27"/>
+      <c r="L9" s="27"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B10" s="12">
+        <v>4</v>
+      </c>
+      <c r="C10" s="8">
+        <f t="shared" si="0"/>
+        <v>590472</v>
+      </c>
+      <c r="D10" s="24">
+        <v>164020006</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="9"/>
+      <c r="I10" s="8">
+        <f t="shared" si="2"/>
+        <v>2620751.5</v>
+      </c>
+      <c r="J10" s="26">
+        <v>727986529.00000012</v>
+      </c>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+    </row>
+    <row r="11" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B11" s="12">
+        <v>5</v>
+      </c>
+      <c r="C11" s="8">
+        <f t="shared" si="0"/>
+        <v>517188.1</v>
+      </c>
+      <c r="D11" s="24">
+        <v>143663362</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="8">
+        <f t="shared" si="2"/>
+        <v>2103571.2999999998</v>
+      </c>
+      <c r="J11" s="26">
+        <v>584325369.00000012</v>
+      </c>
+      <c r="K11" s="27"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B12" s="12">
+        <v>6</v>
+      </c>
+      <c r="C12" s="8">
+        <f t="shared" si="0"/>
+        <v>590459.30000000005</v>
+      </c>
+      <c r="D12" s="24">
+        <v>164016462</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8">
+        <f t="shared" si="2"/>
+        <v>1513171.3</v>
+      </c>
+      <c r="J12" s="26">
+        <v>420325369.00000012</v>
+      </c>
+      <c r="K12" s="27"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B13" s="12">
+        <v>7</v>
+      </c>
+      <c r="C13" s="8">
+        <f t="shared" si="0"/>
+        <v>572477.19999999995</v>
+      </c>
+      <c r="D13" s="24">
+        <v>159021458</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="25">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="8">
+        <f t="shared" si="2"/>
+        <v>940659.6</v>
+      </c>
+      <c r="J13" s="26">
+        <v>261294333.00000009</v>
+      </c>
+      <c r="K13" s="27"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B14" s="12">
+        <v>8</v>
+      </c>
+      <c r="C14" s="8">
+        <f t="shared" si="0"/>
+        <v>359961.3</v>
+      </c>
+      <c r="D14" s="24">
+        <v>99989243</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="11"/>
+      <c r="I14" s="8">
+        <f t="shared" si="2"/>
+        <v>580659.6</v>
+      </c>
+      <c r="J14" s="26">
+        <v>161294333.00000009</v>
+      </c>
+      <c r="K14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B15" s="12">
+        <v>9</v>
+      </c>
+      <c r="C15" s="8">
+        <f t="shared" si="0"/>
+        <v>583712.80000000005</v>
+      </c>
+      <c r="D15" s="24">
+        <v>162142435</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="25">
+        <v>0</v>
+      </c>
+      <c r="H15" s="11"/>
+      <c r="I15" s="8">
+        <f t="shared" si="2"/>
+        <v>3913920.9</v>
+      </c>
+      <c r="J15" s="26">
+        <v>1087200246.0000002</v>
+      </c>
+      <c r="K15" s="27"/>
+      <c r="L15" s="27"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="12">
+        <v>10</v>
+      </c>
+      <c r="C16" s="8">
+        <f t="shared" si="0"/>
+        <v>590412.19999999995</v>
+      </c>
+      <c r="D16" s="24">
+        <v>164003395</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="8">
+        <f t="shared" si="1"/>
+        <v>3945717.3</v>
+      </c>
+      <c r="G16" s="25">
+        <v>1096032575</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I16" s="8">
+        <f t="shared" si="2"/>
+        <v>3323520.9</v>
+      </c>
+      <c r="J16" s="26">
+        <v>923200246.00000012</v>
+      </c>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B17" s="12">
+        <v>11</v>
+      </c>
+      <c r="C17" s="8">
+        <f t="shared" si="0"/>
+        <v>590313.4</v>
+      </c>
+      <c r="D17" s="24">
+        <v>163975934</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="25">
+        <v>0</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="8">
+        <f t="shared" si="2"/>
+        <v>2733120.9</v>
+      </c>
+      <c r="J17" s="26">
+        <v>759200246.00000024</v>
+      </c>
+      <c r="K17" s="27"/>
+      <c r="L17" s="27"/>
+      <c r="N17" s="27"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="12">
+        <v>12</v>
+      </c>
+      <c r="C18" s="8">
+        <f t="shared" si="0"/>
+        <v>590436.4</v>
+      </c>
+      <c r="D18" s="24">
+        <v>164010110</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="25">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="8">
+        <f t="shared" si="2"/>
+        <v>2142747.9</v>
+      </c>
+      <c r="J18" s="26">
+        <v>595207746.00000024</v>
+      </c>
+      <c r="K18" s="27"/>
+      <c r="L18" s="27"/>
+      <c r="N18" s="27"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="12">
+        <v>13</v>
+      </c>
+      <c r="C19" s="8">
+        <f t="shared" si="0"/>
+        <v>388826.3</v>
+      </c>
+      <c r="D19" s="24">
+        <v>108007319</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="8">
+        <f t="shared" si="2"/>
+        <v>1753947.9</v>
+      </c>
+      <c r="J19" s="26">
+        <v>487207746.00000024</v>
+      </c>
+      <c r="K19" s="27"/>
+      <c r="L19" s="27"/>
+      <c r="N19" s="27"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B20" s="12">
+        <v>14</v>
+      </c>
+      <c r="C20" s="8">
+        <f t="shared" si="0"/>
+        <v>583293.9</v>
+      </c>
+      <c r="D20" s="24">
+        <v>162026085</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8">
+        <f t="shared" si="2"/>
+        <v>1170664.1000000001</v>
+      </c>
+      <c r="J20" s="26">
+        <v>325184477.00000024</v>
+      </c>
+      <c r="K20" s="27"/>
+      <c r="L20" s="27"/>
+      <c r="N20" s="27"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="12">
+        <v>15</v>
+      </c>
+      <c r="C21" s="8">
+        <f t="shared" si="0"/>
+        <v>554516.30000000005</v>
+      </c>
+      <c r="D21" s="24">
+        <v>154032297</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="25">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11"/>
+      <c r="I21" s="8">
+        <f t="shared" si="2"/>
+        <v>616153.4</v>
+      </c>
+      <c r="J21" s="26">
+        <v>171153709.00000021</v>
+      </c>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B22" s="12">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <f t="shared" si="0"/>
+        <v>590404.9</v>
+      </c>
+      <c r="D22" s="24">
+        <v>164001353</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="25">
+        <v>0</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="8">
+        <f t="shared" si="2"/>
+        <v>3701261.8</v>
+      </c>
+      <c r="J22" s="26">
+        <v>1028128272.0000004</v>
+      </c>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B23" s="12">
+        <v>17</v>
+      </c>
+      <c r="C23" s="8">
+        <f t="shared" si="0"/>
+        <v>377961.6</v>
+      </c>
+      <c r="D23" s="24">
+        <v>104989336</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="8">
+        <f t="shared" si="1"/>
+        <v>3702509.7</v>
+      </c>
+      <c r="G23" s="25">
+        <v>1028474929</v>
+      </c>
+      <c r="H23" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="8">
+        <f t="shared" si="2"/>
+        <v>3323261.8</v>
+      </c>
+      <c r="J23" s="26">
+        <v>923128272.00000024</v>
+      </c>
+      <c r="K23" s="27"/>
+      <c r="L23" s="27"/>
+      <c r="N23" s="27"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B24" s="12">
+        <v>18</v>
+      </c>
+      <c r="C24" s="8">
+        <f t="shared" si="0"/>
+        <v>590432</v>
+      </c>
+      <c r="D24" s="24">
+        <v>164008881</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11"/>
+      <c r="I24" s="8">
+        <f t="shared" si="2"/>
+        <v>2732861.8</v>
+      </c>
+      <c r="J24" s="26">
+        <v>759128272.00000036</v>
+      </c>
+      <c r="K24" s="27"/>
+      <c r="L24" s="27"/>
+      <c r="N24" s="27"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B25" s="12">
+        <v>19</v>
+      </c>
+      <c r="C25" s="8">
+        <f t="shared" si="0"/>
+        <v>458638.8</v>
+      </c>
+      <c r="D25" s="24">
+        <v>127399680</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11"/>
+      <c r="I25" s="8">
+        <f t="shared" si="2"/>
+        <v>2274190.7999999998</v>
+      </c>
+      <c r="J25" s="26">
+        <v>631719672.00000024</v>
+      </c>
+      <c r="K25" s="27"/>
+      <c r="L25" s="27"/>
+      <c r="N25" s="27"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="12">
+        <v>20</v>
+      </c>
+      <c r="C26" s="8">
+        <f t="shared" si="0"/>
+        <v>458591.1</v>
+      </c>
+      <c r="D26" s="24">
+        <v>127386410</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="8">
+        <f t="shared" si="2"/>
+        <v>1815519.9</v>
+      </c>
+      <c r="J26" s="26">
+        <v>504311072.00000024</v>
+      </c>
+      <c r="K26" s="27"/>
+      <c r="L26" s="27"/>
+      <c r="N26" s="27"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B27" s="12">
+        <v>21</v>
+      </c>
+      <c r="C27" s="8">
+        <f t="shared" si="0"/>
+        <v>450642.1</v>
+      </c>
+      <c r="D27" s="24">
+        <v>125178355</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="8">
+        <f t="shared" si="2"/>
+        <v>1364934.6</v>
+      </c>
+      <c r="J27" s="26">
+        <v>379148490.00000024</v>
+      </c>
+      <c r="K27" s="27"/>
+      <c r="L27" s="27"/>
+      <c r="N27" s="27"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="12">
+        <v>22</v>
+      </c>
+      <c r="C28" s="8">
+        <f t="shared" si="0"/>
+        <v>450674.8</v>
+      </c>
+      <c r="D28" s="24">
+        <v>125187453</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="25">
+        <v>0</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="8">
+        <f t="shared" si="2"/>
+        <v>914349.3</v>
+      </c>
+      <c r="J28" s="26">
+        <v>253985910.00000021</v>
+      </c>
+      <c r="K28" s="27"/>
+      <c r="L28" s="27"/>
+      <c r="N28" s="27"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B29" s="12">
+        <v>23</v>
+      </c>
+      <c r="C29" s="8">
+        <f t="shared" si="0"/>
+        <v>538782.6</v>
+      </c>
+      <c r="D29" s="24">
+        <v>149661837</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="25">
+        <v>0</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="8">
+        <f t="shared" si="2"/>
+        <v>455678.3</v>
+      </c>
+      <c r="J29" s="26">
+        <v>126577308.00000021</v>
+      </c>
+      <c r="K29" s="27"/>
+      <c r="L29" s="27"/>
+      <c r="N29" s="27"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B30" s="12">
+        <v>24</v>
+      </c>
+      <c r="C30" s="8">
+        <f t="shared" si="0"/>
+        <v>542575.4</v>
+      </c>
+      <c r="D30" s="24">
+        <v>150715395</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="25">
+        <v>0</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="8">
+        <f t="shared" si="2"/>
+        <v>3645491.2000000002</v>
+      </c>
+      <c r="J30" s="26">
+        <v>1012636447.0000002</v>
+      </c>
+      <c r="K30" s="27"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="27"/>
+    </row>
+    <row r="31" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B31" s="12">
+        <v>25</v>
+      </c>
+      <c r="C31" s="8">
+        <f t="shared" si="0"/>
+        <v>266449.3</v>
+      </c>
+      <c r="D31" s="24">
+        <v>74013686</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" s="8">
+        <f t="shared" si="1"/>
+        <v>3675313.6</v>
+      </c>
+      <c r="G31" s="25">
+        <v>1020920457</v>
+      </c>
+      <c r="H31" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="8">
+        <f t="shared" si="2"/>
+        <v>3379091.2</v>
+      </c>
+      <c r="J31" s="26">
+        <v>938636447.00000024</v>
+      </c>
+      <c r="K31" s="27"/>
+      <c r="L31" s="27"/>
+      <c r="M31" s="28"/>
+    </row>
+    <row r="32" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B32" s="12">
+        <v>26</v>
+      </c>
+      <c r="C32" s="8">
+        <f t="shared" si="0"/>
+        <v>590467.6</v>
+      </c>
+      <c r="D32" s="24">
+        <v>164018780</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="11"/>
+      <c r="I32" s="8">
+        <f t="shared" si="2"/>
+        <v>2788691.2</v>
+      </c>
+      <c r="J32" s="26">
+        <v>774636447.00000012</v>
+      </c>
+      <c r="K32" s="27"/>
+      <c r="L32" s="27"/>
+      <c r="M32" s="28"/>
+    </row>
+    <row r="33" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B33" s="12">
+        <v>27</v>
+      </c>
+      <c r="C33" s="8">
+        <f t="shared" si="0"/>
+        <v>557740.80000000005</v>
+      </c>
+      <c r="D33" s="24">
+        <v>154928008</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="25">
+        <v>0</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="8">
+        <f t="shared" si="2"/>
+        <v>2231012.2999999998</v>
+      </c>
+      <c r="J33" s="26">
+        <v>619725647.00000024</v>
+      </c>
+      <c r="K33" s="27"/>
+      <c r="L33" s="27"/>
+      <c r="M33" s="28"/>
+    </row>
+    <row r="34" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B34" s="12">
+        <v>28</v>
+      </c>
+      <c r="C34" s="8">
+        <f t="shared" si="0"/>
+        <v>557616.6</v>
+      </c>
+      <c r="D34" s="24">
+        <v>154893496</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="25">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11"/>
+      <c r="I34" s="8">
+        <f t="shared" si="2"/>
+        <v>1673333.4</v>
+      </c>
+      <c r="J34" s="26">
+        <v>464814847.00000018</v>
+      </c>
+      <c r="K34" s="27"/>
+      <c r="L34" s="27"/>
+    </row>
+    <row r="35" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B35" s="12">
+        <v>29</v>
+      </c>
+      <c r="C35" s="8">
+        <f t="shared" si="0"/>
+        <v>557745.19999999995</v>
+      </c>
+      <c r="D35" s="24">
+        <v>154929224</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="25">
+        <v>0</v>
+      </c>
+      <c r="H35" s="11"/>
+      <c r="I35" s="8">
+        <f t="shared" si="2"/>
+        <v>1115654.6000000001</v>
+      </c>
+      <c r="J35" s="26">
+        <v>309904047.00000018</v>
+      </c>
+      <c r="K35" s="27"/>
+      <c r="L35" s="27"/>
+    </row>
+    <row r="36" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="31">
+        <v>30</v>
+      </c>
+      <c r="C36" s="32">
+        <f t="shared" si="0"/>
+        <v>557668.19999999995</v>
+      </c>
+      <c r="D36" s="33">
+        <v>154907823</v>
+      </c>
+      <c r="E36" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="32">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="35">
+        <v>0</v>
+      </c>
+      <c r="H36" s="36"/>
+      <c r="I36" s="32">
+        <f t="shared" si="2"/>
+        <v>557975.69999999995</v>
+      </c>
+      <c r="J36" s="37">
+        <v>154993246.00000015</v>
+      </c>
+      <c r="K36" s="27"/>
+      <c r="L36" s="27"/>
+    </row>
+    <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="13"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+    </row>
+    <row r="38" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B38" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C38" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
+      <c r="J38" s="19"/>
+    </row>
+    <row r="39" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="21"/>
+    </row>
+    <row r="40" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="52"/>
+      <c r="G40" s="52"/>
+      <c r="H40" s="52"/>
+      <c r="I40" s="52"/>
+      <c r="J40" s="21"/>
+    </row>
+    <row r="41" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B41" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C41" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="51"/>
+      <c r="G41" s="51"/>
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="21"/>
+    </row>
+    <row r="42" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B42" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C42" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="21"/>
+    </row>
+    <row r="43" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="54"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
+      <c r="J43" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C43:I43"/>
+    <mergeCell ref="C38:I38"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="I5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA9F5A2F-5AA9-4D43-853C-A093FB66D985}">
+  <dimension ref="B3:N44"/>
+  <sheetViews>
+    <sheetView topLeftCell="A20" workbookViewId="0">
+      <selection activeCell="M7" sqref="M7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="5" max="5" width="21" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" customWidth="1"/>
+    <col min="8" max="8" width="21.140625" customWidth="1"/>
+    <col min="9" max="10" width="15.85546875" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="14.7109375" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="D4" s="1"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B5" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="50"/>
+    </row>
+    <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="47"/>
+      <c r="C6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B7" s="7">
+        <v>1</v>
+      </c>
+      <c r="C7" s="8">
+        <f t="shared" ref="C7:C37" si="0">+ROUND(D7*3.6/1000,1)</f>
+        <v>468461</v>
+      </c>
+      <c r="D7" s="24">
+        <v>130128050</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="8">
+        <f t="shared" ref="F7:F37" si="1">+ROUND(G7*3.6/1000,1)</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="25">
+        <v>0</v>
+      </c>
+      <c r="H7" s="11"/>
+      <c r="I7" s="8">
+        <f t="shared" ref="I7:I37" si="2">+ROUND(J7*3.6/1000,1)</f>
+        <v>468867.9</v>
+      </c>
+      <c r="J7" s="26">
+        <v>130241074.99999987</v>
+      </c>
+      <c r="K7" s="27"/>
+      <c r="M7" s="27"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B8" s="12">
+        <v>2</v>
+      </c>
+      <c r="C8" s="8">
+        <f t="shared" si="0"/>
+        <v>471861.3</v>
+      </c>
+      <c r="D8" s="24">
+        <v>131072576</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="25">
+        <v>0</v>
+      </c>
+      <c r="H8" s="11"/>
+      <c r="I8" s="8">
+        <f t="shared" si="2"/>
+        <v>3750193.9</v>
+      </c>
+      <c r="J8" s="26">
+        <v>1041720535</v>
+      </c>
+      <c r="K8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B9" s="12">
+        <v>3</v>
+      </c>
+      <c r="C9" s="8">
+        <f t="shared" si="0"/>
+        <v>590398.1</v>
+      </c>
+      <c r="D9" s="24">
+        <v>163999459</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="8">
+        <f t="shared" si="1"/>
+        <v>3780786.3</v>
+      </c>
+      <c r="G9" s="25">
+        <v>1050218419.9999999</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="8">
+        <f t="shared" si="2"/>
+        <v>3159793.9</v>
+      </c>
+      <c r="J9" s="26">
+        <v>877720534.99999988</v>
+      </c>
+      <c r="K9" s="27"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B10" s="12">
+        <v>4</v>
+      </c>
+      <c r="C10" s="8">
+        <f t="shared" si="0"/>
+        <v>590417.1</v>
+      </c>
+      <c r="D10" s="24">
+        <v>164004751</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="9"/>
+      <c r="I10" s="8">
+        <f t="shared" si="2"/>
+        <v>2569393.9</v>
+      </c>
+      <c r="J10" s="26">
+        <v>713720535.00000012</v>
+      </c>
+      <c r="K10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+    </row>
+    <row r="11" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B11" s="12">
+        <v>5</v>
+      </c>
+      <c r="C11" s="8">
+        <f t="shared" si="0"/>
+        <v>323632.90000000002</v>
+      </c>
+      <c r="D11" s="24">
+        <v>89898030</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="8">
+        <f t="shared" si="2"/>
+        <v>2245757.2999999998</v>
+      </c>
+      <c r="J11" s="26">
+        <v>623821477.00000012</v>
+      </c>
+      <c r="K11" s="27"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B12" s="12">
+        <v>6</v>
+      </c>
+      <c r="C12" s="8">
+        <f t="shared" si="0"/>
+        <v>323529.7</v>
+      </c>
+      <c r="D12" s="24">
+        <v>89869372</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8">
+        <f t="shared" si="2"/>
+        <v>1922120.7</v>
+      </c>
+      <c r="J12" s="26">
+        <v>533922420.00000012</v>
+      </c>
+      <c r="K12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B13" s="12">
+        <v>7</v>
+      </c>
+      <c r="C13" s="8">
+        <f t="shared" si="0"/>
+        <v>323742.3</v>
+      </c>
+      <c r="D13" s="24">
+        <v>89928418</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="25">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="8">
+        <f t="shared" si="2"/>
+        <v>1598484.1</v>
+      </c>
+      <c r="J13" s="26">
+        <v>444023361.00000006</v>
+      </c>
+      <c r="K13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B14" s="12">
+        <v>8</v>
+      </c>
+      <c r="C14" s="8">
+        <f t="shared" si="0"/>
+        <v>323614.2</v>
+      </c>
+      <c r="D14" s="24">
+        <v>89892824</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="11"/>
+      <c r="I14" s="8">
+        <f t="shared" si="2"/>
+        <v>1274847.5</v>
+      </c>
+      <c r="J14" s="26">
+        <v>354124304.00000006</v>
+      </c>
+      <c r="K14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B15" s="12">
+        <v>9</v>
+      </c>
+      <c r="C15" s="8">
+        <f t="shared" si="0"/>
+        <v>323697.7</v>
+      </c>
+      <c r="D15" s="24">
+        <v>89916015</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="25">
+        <v>0</v>
+      </c>
+      <c r="H15" s="11"/>
+      <c r="I15" s="8">
+        <f t="shared" si="2"/>
+        <v>951210.9</v>
+      </c>
+      <c r="J15" s="26">
+        <v>264225245.00000003</v>
+      </c>
+      <c r="K15" s="27"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="12">
+        <v>10</v>
+      </c>
+      <c r="C16" s="8">
+        <f t="shared" si="0"/>
+        <v>323615.7</v>
+      </c>
+      <c r="D16" s="24">
+        <v>89893255</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="25">
+        <v>0</v>
+      </c>
+      <c r="H16" s="11"/>
+      <c r="I16" s="8">
+        <f t="shared" si="2"/>
+        <v>627574.30000000005</v>
+      </c>
+      <c r="J16" s="26">
+        <v>174326189.00000003</v>
+      </c>
+      <c r="K16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B17" s="12">
+        <v>11</v>
+      </c>
+      <c r="C17" s="8">
+        <f t="shared" si="0"/>
+        <v>380515.3</v>
+      </c>
+      <c r="D17" s="24">
+        <v>105698707</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="25">
+        <v>0</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="8">
+        <f t="shared" si="2"/>
+        <v>247134.9</v>
+      </c>
+      <c r="J17" s="26">
+        <v>68648589.00000003</v>
+      </c>
+      <c r="K17" s="27"/>
+      <c r="N17" s="27"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="12">
+        <v>12</v>
+      </c>
+      <c r="C18" s="8">
+        <f t="shared" si="0"/>
+        <v>238250.5</v>
+      </c>
+      <c r="D18" s="24">
+        <v>66180698</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="25">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="8">
+        <f t="shared" si="2"/>
+        <v>3249989.3</v>
+      </c>
+      <c r="J18" s="26">
+        <v>902774812.99999988</v>
+      </c>
+      <c r="K18" s="27"/>
+      <c r="N18" s="27"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="12">
+        <v>13</v>
+      </c>
+      <c r="C19" s="8">
+        <f t="shared" si="0"/>
+        <v>558122.69999999995</v>
+      </c>
+      <c r="D19" s="24">
+        <v>155034073</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="8">
+        <f t="shared" si="1"/>
+        <v>3449234.5</v>
+      </c>
+      <c r="G19" s="25">
+        <v>958120705</v>
+      </c>
+      <c r="H19" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I19" s="8">
+        <f t="shared" si="2"/>
+        <v>2691989.3</v>
+      </c>
+      <c r="J19" s="26">
+        <v>747774813</v>
+      </c>
+      <c r="K19" s="27"/>
+      <c r="N19" s="27"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B20" s="12">
+        <v>14</v>
+      </c>
+      <c r="C20" s="8">
+        <f t="shared" si="0"/>
+        <v>590453.30000000005</v>
+      </c>
+      <c r="D20" s="24">
+        <v>164014798</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8">
+        <f t="shared" si="2"/>
+        <v>2101589.2999999998</v>
+      </c>
+      <c r="J20" s="26">
+        <v>583774813</v>
+      </c>
+      <c r="K20" s="27"/>
+      <c r="N20" s="27"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="12">
+        <v>15</v>
+      </c>
+      <c r="C21" s="8">
+        <f t="shared" si="0"/>
+        <v>590379.30000000005</v>
+      </c>
+      <c r="D21" s="24">
+        <v>163994261</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="25">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11"/>
+      <c r="I21" s="8">
+        <f t="shared" si="2"/>
+        <v>1511189.3</v>
+      </c>
+      <c r="J21" s="26">
+        <v>419774813.00000006</v>
+      </c>
+      <c r="K21" s="27"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B22" s="12">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <f t="shared" si="0"/>
+        <v>590520.6</v>
+      </c>
+      <c r="D22" s="24">
+        <v>164033509</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="25">
+        <v>0</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="8">
+        <f t="shared" si="2"/>
+        <v>920789.3</v>
+      </c>
+      <c r="J22" s="26">
+        <v>255774813.00000006</v>
+      </c>
+      <c r="K22" s="27"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B23" s="12">
+        <v>17</v>
+      </c>
+      <c r="C23" s="8">
+        <f t="shared" si="0"/>
+        <v>590368.30000000005</v>
+      </c>
+      <c r="D23" s="24">
+        <v>163991184</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="25">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="8">
+        <f t="shared" si="2"/>
+        <v>4266864</v>
+      </c>
+      <c r="J23" s="26">
+        <v>1185239993</v>
+      </c>
+      <c r="K23" s="27"/>
+      <c r="N23" s="27"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B24" s="12">
+        <v>18</v>
+      </c>
+      <c r="C24" s="8">
+        <f t="shared" si="0"/>
+        <v>590420.6</v>
+      </c>
+      <c r="D24" s="24">
+        <v>164005733</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="8">
+        <f t="shared" si="1"/>
+        <v>3781504.7</v>
+      </c>
+      <c r="G24" s="25">
+        <v>1050417985.0000001</v>
+      </c>
+      <c r="H24" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" s="8">
+        <f t="shared" si="2"/>
+        <v>3676464</v>
+      </c>
+      <c r="J24" s="26">
+        <v>1021239993</v>
+      </c>
+      <c r="K24" s="27"/>
+      <c r="N24" s="27"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B25" s="12">
+        <v>19</v>
+      </c>
+      <c r="C25" s="8">
+        <f t="shared" si="0"/>
+        <v>590290.19999999995</v>
+      </c>
+      <c r="D25" s="24">
+        <v>163969491</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11"/>
+      <c r="I25" s="8">
+        <f t="shared" si="2"/>
+        <v>3086064</v>
+      </c>
+      <c r="J25" s="26">
+        <v>857239993</v>
+      </c>
+      <c r="K25" s="27"/>
+      <c r="N25" s="27"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="12">
+        <v>20</v>
+      </c>
+      <c r="C26" s="8">
+        <f t="shared" si="0"/>
+        <v>498462.5</v>
+      </c>
+      <c r="D26" s="24">
+        <v>138461808</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="8">
+        <f t="shared" si="2"/>
+        <v>2587598.2000000002</v>
+      </c>
+      <c r="J26" s="26">
+        <v>718777285</v>
+      </c>
+      <c r="K26" s="27"/>
+      <c r="N26" s="27"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B27" s="12">
+        <v>21</v>
+      </c>
+      <c r="C27" s="8">
+        <f t="shared" si="0"/>
+        <v>498519.8</v>
+      </c>
+      <c r="D27" s="24">
+        <v>138477712</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="8">
+        <f t="shared" si="2"/>
+        <v>2089132.5</v>
+      </c>
+      <c r="J27" s="26">
+        <v>580314577</v>
+      </c>
+      <c r="K27" s="27"/>
+      <c r="N27" s="27"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="12">
+        <v>22</v>
+      </c>
+      <c r="C28" s="8">
+        <f t="shared" si="0"/>
+        <v>551717.30000000005</v>
+      </c>
+      <c r="D28" s="24">
+        <v>153254809</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="25">
+        <v>0</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="8">
+        <f t="shared" si="2"/>
+        <v>1537473.7</v>
+      </c>
+      <c r="J28" s="26">
+        <v>427076031.00000006</v>
+      </c>
+      <c r="K28" s="27"/>
+      <c r="N28" s="27"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B29" s="12">
+        <v>23</v>
+      </c>
+      <c r="C29" s="8">
+        <f t="shared" si="0"/>
+        <v>551710.9</v>
+      </c>
+      <c r="D29" s="24">
+        <v>153253017</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="25">
+        <v>0</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="8">
+        <f t="shared" si="2"/>
+        <v>985815</v>
+      </c>
+      <c r="J29" s="26">
+        <v>273837487.00000006</v>
+      </c>
+      <c r="K29" s="27"/>
+      <c r="N29" s="27"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B30" s="12">
+        <v>24</v>
+      </c>
+      <c r="C30" s="8">
+        <f t="shared" si="0"/>
+        <v>494370.7</v>
+      </c>
+      <c r="D30" s="24">
+        <v>137325181</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="25">
+        <v>0</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="8">
+        <f t="shared" si="2"/>
+        <v>491411.1</v>
+      </c>
+      <c r="J30" s="26">
+        <v>136503096.00000009</v>
+      </c>
+      <c r="K30" s="27"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="27"/>
+    </row>
+    <row r="31" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B31" s="12">
+        <v>25</v>
+      </c>
+      <c r="C31" s="8">
+        <f t="shared" si="0"/>
+        <v>494439.2</v>
+      </c>
+      <c r="D31" s="24">
+        <v>137344215</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="25">
+        <v>0</v>
+      </c>
+      <c r="H31" s="11"/>
+      <c r="I31" s="8">
+        <f t="shared" si="2"/>
+        <v>3747522.3</v>
+      </c>
+      <c r="J31" s="26">
+        <v>1040978424.0000001</v>
+      </c>
+      <c r="K31" s="27"/>
+      <c r="M31" s="28"/>
+    </row>
+    <row r="32" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B32" s="12">
+        <v>26</v>
+      </c>
+      <c r="C32" s="8">
+        <f t="shared" si="0"/>
+        <v>589694.1</v>
+      </c>
+      <c r="D32" s="24">
+        <v>163803928</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="8">
+        <f t="shared" si="1"/>
+        <v>3778095.1</v>
+      </c>
+      <c r="G32" s="25">
+        <v>1049470852</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I32" s="8">
+        <f t="shared" si="2"/>
+        <v>3157853.2</v>
+      </c>
+      <c r="J32" s="26">
+        <v>877181458.00000012</v>
+      </c>
+      <c r="K32" s="27"/>
+      <c r="M32" s="28"/>
+    </row>
+    <row r="33" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B33" s="12">
+        <v>27</v>
+      </c>
+      <c r="C33" s="8">
+        <f t="shared" si="0"/>
+        <v>589710.5</v>
+      </c>
+      <c r="D33" s="24">
+        <v>163808477</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="25">
+        <v>0</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="8">
+        <f t="shared" si="2"/>
+        <v>2568184.2000000002</v>
+      </c>
+      <c r="J33" s="26">
+        <v>713384493.00000012</v>
+      </c>
+      <c r="K33" s="27"/>
+      <c r="M33" s="28"/>
+    </row>
+    <row r="34" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B34" s="12">
+        <v>28</v>
+      </c>
+      <c r="C34" s="8">
+        <f t="shared" si="0"/>
+        <v>589763.1</v>
+      </c>
+      <c r="D34" s="24">
+        <v>163823081</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="25">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11"/>
+      <c r="I34" s="8">
+        <f t="shared" si="2"/>
+        <v>1978515.1</v>
+      </c>
+      <c r="J34" s="26">
+        <v>549587527.00000024</v>
+      </c>
+      <c r="K34" s="27"/>
+    </row>
+    <row r="35" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B35" s="12">
+        <v>29</v>
+      </c>
+      <c r="C35" s="8">
+        <f t="shared" si="0"/>
+        <v>589655.5</v>
+      </c>
+      <c r="D35" s="24">
+        <v>163793186</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="25">
+        <v>0</v>
+      </c>
+      <c r="H35" s="11"/>
+      <c r="I35" s="8">
+        <f t="shared" si="2"/>
+        <v>1388846</v>
+      </c>
+      <c r="J35" s="26">
+        <v>385790564.00000012</v>
+      </c>
+    </row>
+    <row r="36" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B36" s="12">
+        <v>30</v>
+      </c>
+      <c r="C36" s="8">
+        <f t="shared" si="0"/>
+        <v>323895.59999999998</v>
+      </c>
+      <c r="D36" s="24">
+        <v>89970998</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="25">
+        <v>0</v>
+      </c>
+      <c r="H36" s="11"/>
+      <c r="I36" s="8">
+        <f t="shared" si="2"/>
+        <v>1064846</v>
+      </c>
+      <c r="J36" s="26">
+        <v>295790564.00000018</v>
+      </c>
+    </row>
+    <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="31">
+        <v>31</v>
+      </c>
+      <c r="C37" s="32">
+        <f t="shared" si="0"/>
+        <v>529542.9</v>
+      </c>
+      <c r="D37" s="33">
+        <v>147095238</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="32">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G37" s="35">
+        <v>0</v>
+      </c>
+      <c r="H37" s="36"/>
+      <c r="I37" s="32">
+        <f t="shared" si="2"/>
+        <v>535393.80000000005</v>
+      </c>
+      <c r="J37" s="37">
+        <v>148720488.00000012</v>
+      </c>
+    </row>
+    <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="13"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+    </row>
+    <row r="39" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B39" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
+      <c r="J39" s="19"/>
+    </row>
+    <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="21"/>
+    </row>
+    <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
+      <c r="J41" s="21"/>
+    </row>
+    <row r="42" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B42" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="21"/>
+    </row>
+    <row r="43" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B43" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="21"/>
+    </row>
+    <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
+      <c r="J44" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C43:I43"/>
+    <mergeCell ref="C44:I44"/>
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="I5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ED32804-5C22-400B-9101-588771736FFC}">
+  <dimension ref="B3:N43"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M7" sqref="M7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="5" max="5" width="21" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" customWidth="1"/>
+    <col min="8" max="8" width="21.140625" customWidth="1"/>
+    <col min="9" max="10" width="15.85546875" customWidth="1"/>
+    <col min="11" max="11" width="11.85546875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="14.7109375" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="D4" s="1"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B5" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="50"/>
+    </row>
+    <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="47"/>
+      <c r="C6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B7" s="7">
+        <v>1</v>
+      </c>
+      <c r="C7" s="8">
+        <f t="shared" ref="C7:C36" si="0">+ROUND(D7*3.6/1000,1)</f>
+        <v>504097.8</v>
+      </c>
+      <c r="D7" s="24">
+        <v>140027164</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="8">
+        <f>+ROUND(G7*3.6/1000,1)</f>
+        <v>3450395.5</v>
+      </c>
+      <c r="G7" s="25">
+        <v>958443207</v>
+      </c>
+      <c r="H7" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="8">
+        <f t="shared" ref="I7:I36" si="1">+ROUND(J7*3.6/1000,1)</f>
+        <v>2918215</v>
+      </c>
+      <c r="J7" s="26">
+        <v>810615280.99999988</v>
+      </c>
+      <c r="K7" s="27"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="27"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B8" s="12">
+        <v>2</v>
+      </c>
+      <c r="C8" s="8">
+        <f t="shared" si="0"/>
+        <v>558117.9</v>
+      </c>
+      <c r="D8" s="24">
+        <v>155032760</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="8">
+        <f t="shared" ref="F8:F36" si="2">+ROUND(G8*3.6/1000,1)</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="25">
+        <v>0</v>
+      </c>
+      <c r="H8" s="11"/>
+      <c r="I8" s="8">
+        <f t="shared" si="1"/>
+        <v>2360215</v>
+      </c>
+      <c r="J8" s="26">
+        <v>655615280.99999988</v>
+      </c>
+      <c r="K8" s="27"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B9" s="12">
+        <v>3</v>
+      </c>
+      <c r="C9" s="8">
+        <f t="shared" si="0"/>
+        <v>451095.7</v>
+      </c>
+      <c r="D9" s="24">
+        <v>125304350</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="25">
+        <v>0</v>
+      </c>
+      <c r="H9" s="11"/>
+      <c r="I9" s="8">
+        <f t="shared" si="1"/>
+        <v>1909110.7</v>
+      </c>
+      <c r="J9" s="26">
+        <v>530308532.99999988</v>
+      </c>
+      <c r="K9" s="27"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B10" s="12">
+        <v>4</v>
+      </c>
+      <c r="C10" s="8">
+        <f t="shared" si="0"/>
+        <v>451147.2</v>
+      </c>
+      <c r="D10" s="24">
+        <v>125318674</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="9"/>
+      <c r="I10" s="8">
+        <f t="shared" si="1"/>
+        <v>1458006.4</v>
+      </c>
+      <c r="J10" s="26">
+        <v>405001785.99999994</v>
+      </c>
+      <c r="K10" s="27"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+    </row>
+    <row r="11" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B11" s="12">
+        <v>5</v>
+      </c>
+      <c r="C11" s="8">
+        <f t="shared" si="0"/>
+        <v>320446.7</v>
+      </c>
+      <c r="D11" s="24">
+        <v>89012980</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="8">
+        <f t="shared" si="1"/>
+        <v>1137447.5</v>
+      </c>
+      <c r="J11" s="26">
+        <v>315957627.99999994</v>
+      </c>
+      <c r="K11" s="27"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B12" s="12">
+        <v>6</v>
+      </c>
+      <c r="C12" s="8">
+        <f t="shared" si="0"/>
+        <v>320611.09999999998</v>
+      </c>
+      <c r="D12" s="24">
+        <v>89058635</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8">
+        <f t="shared" si="1"/>
+        <v>816888.5</v>
+      </c>
+      <c r="J12" s="26">
+        <v>226913470.99999994</v>
+      </c>
+      <c r="K12" s="27"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B13" s="12">
+        <v>7</v>
+      </c>
+      <c r="C13" s="8">
+        <f t="shared" si="0"/>
+        <v>409930.6</v>
+      </c>
+      <c r="D13" s="24">
+        <v>113869600</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="25">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="8">
+        <f t="shared" si="1"/>
+        <v>406947.9</v>
+      </c>
+      <c r="J13" s="26">
+        <v>113041088.99999991</v>
+      </c>
+      <c r="K13" s="27"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B14" s="12">
+        <v>8</v>
+      </c>
+      <c r="C14" s="8">
+        <f t="shared" si="0"/>
+        <v>409915.9</v>
+      </c>
+      <c r="D14" s="24">
+        <v>113865538</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="11"/>
+      <c r="I14" s="8">
+        <f t="shared" si="1"/>
+        <v>3901756.9</v>
+      </c>
+      <c r="J14" s="26">
+        <v>1083821372</v>
+      </c>
+      <c r="K14" s="27"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B15" s="12">
+        <v>9</v>
+      </c>
+      <c r="C15" s="8">
+        <f t="shared" si="0"/>
+        <v>504103.5</v>
+      </c>
+      <c r="D15" s="24">
+        <v>140028755</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="8">
+        <f t="shared" si="2"/>
+        <v>3933463.9</v>
+      </c>
+      <c r="G15" s="25">
+        <v>1092628854</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I15" s="8">
+        <f t="shared" si="1"/>
+        <v>3397756.9</v>
+      </c>
+      <c r="J15" s="26">
+        <v>943821372</v>
+      </c>
+      <c r="K15" s="27"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="12">
+        <v>10</v>
+      </c>
+      <c r="C16" s="8">
+        <f t="shared" si="0"/>
+        <v>557993.30000000005</v>
+      </c>
+      <c r="D16" s="24">
+        <v>154998139</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="25">
+        <v>0</v>
+      </c>
+      <c r="H16" s="11"/>
+      <c r="I16" s="8">
+        <f t="shared" si="1"/>
+        <v>2839756.9</v>
+      </c>
+      <c r="J16" s="26">
+        <v>788821372</v>
+      </c>
+      <c r="K16" s="27"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B17" s="12">
+        <v>11</v>
+      </c>
+      <c r="C17" s="8">
+        <f t="shared" si="0"/>
+        <v>448363.9</v>
+      </c>
+      <c r="D17" s="24">
+        <v>124545534</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="25">
+        <v>0</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="8">
+        <f t="shared" si="1"/>
+        <v>2392411.7999999998</v>
+      </c>
+      <c r="J17" s="26">
+        <v>664558838</v>
+      </c>
+      <c r="K17" s="27"/>
+      <c r="L17" s="40"/>
+      <c r="N17" s="27"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="12">
+        <v>12</v>
+      </c>
+      <c r="C18" s="8">
+        <f t="shared" si="0"/>
+        <v>533650.80000000005</v>
+      </c>
+      <c r="D18" s="24">
+        <v>148236343</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="25">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="8">
+        <f t="shared" si="1"/>
+        <v>1859877.3</v>
+      </c>
+      <c r="J18" s="26">
+        <v>516632583</v>
+      </c>
+      <c r="K18" s="27"/>
+      <c r="L18" s="40"/>
+      <c r="N18" s="27"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="12">
+        <v>13</v>
+      </c>
+      <c r="C19" s="8">
+        <f t="shared" si="0"/>
+        <v>402810.3</v>
+      </c>
+      <c r="D19" s="24">
+        <v>111891762</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="8">
+        <f t="shared" si="1"/>
+        <v>1458104.8</v>
+      </c>
+      <c r="J19" s="26">
+        <v>405029113</v>
+      </c>
+      <c r="K19" s="27"/>
+      <c r="L19" s="40"/>
+      <c r="N19" s="27"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B20" s="12">
+        <v>14</v>
+      </c>
+      <c r="C20" s="8">
+        <f t="shared" si="0"/>
+        <v>495668.2</v>
+      </c>
+      <c r="D20" s="24">
+        <v>137685599</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8">
+        <f t="shared" si="1"/>
+        <v>963326.6</v>
+      </c>
+      <c r="J20" s="26">
+        <v>267590719</v>
+      </c>
+      <c r="K20" s="27"/>
+      <c r="L20" s="40"/>
+      <c r="N20" s="27"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="12">
+        <v>15</v>
+      </c>
+      <c r="C21" s="8">
+        <f t="shared" si="0"/>
+        <v>495548.5</v>
+      </c>
+      <c r="D21" s="24">
+        <v>137652365</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="25">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11"/>
+      <c r="I21" s="8">
+        <f t="shared" si="1"/>
+        <v>468548.4</v>
+      </c>
+      <c r="J21" s="26">
+        <v>130152323.00000003</v>
+      </c>
+      <c r="K21" s="27"/>
+      <c r="L21" s="40"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B22" s="12">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <f t="shared" si="0"/>
+        <v>454553.8</v>
+      </c>
+      <c r="D22" s="24">
+        <v>126264942</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="25">
+        <v>0</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="8">
+        <f t="shared" si="1"/>
+        <v>15007.4</v>
+      </c>
+      <c r="J22" s="26">
+        <v>4168709.0000000549</v>
+      </c>
+      <c r="K22" s="27"/>
+      <c r="L22" s="40"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B23" s="12">
+        <v>17</v>
+      </c>
+      <c r="C23" s="8">
+        <f t="shared" si="0"/>
+        <v>17812.599999999999</v>
+      </c>
+      <c r="D23" s="24">
+        <v>4947956</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="25">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="26">
+        <v>0</v>
+      </c>
+      <c r="K23" s="27"/>
+      <c r="L23" s="40"/>
+      <c r="N23" s="27"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B24" s="12">
+        <v>18</v>
+      </c>
+      <c r="C24" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D24" s="24">
+        <v>0</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11"/>
+      <c r="I24" s="8">
+        <f t="shared" si="1"/>
+        <v>3730154.2</v>
+      </c>
+      <c r="J24" s="26">
+        <v>1036153953.0000001</v>
+      </c>
+      <c r="K24" s="27"/>
+      <c r="L24" s="40"/>
+      <c r="N24" s="27"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B25" s="12">
+        <v>19</v>
+      </c>
+      <c r="C25" s="8">
+        <f t="shared" si="0"/>
+        <v>414189.5</v>
+      </c>
+      <c r="D25" s="24">
+        <v>115052647</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="8">
+        <f t="shared" si="2"/>
+        <v>3760599.3</v>
+      </c>
+      <c r="G25" s="25">
+        <v>1044610904</v>
+      </c>
+      <c r="H25" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I25" s="8">
+        <f t="shared" si="1"/>
+        <v>3316154.2</v>
+      </c>
+      <c r="J25" s="26">
+        <v>921153953.00000012</v>
+      </c>
+      <c r="K25" s="27"/>
+      <c r="L25" s="40"/>
+      <c r="N25" s="27"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="12">
+        <v>20</v>
+      </c>
+      <c r="C26" s="8">
+        <f t="shared" si="0"/>
+        <v>590444.80000000005</v>
+      </c>
+      <c r="D26" s="24">
+        <v>164012436</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="8">
+        <f t="shared" si="1"/>
+        <v>2725754.2</v>
+      </c>
+      <c r="J26" s="26">
+        <v>757153953</v>
+      </c>
+      <c r="K26" s="27"/>
+      <c r="L26" s="40"/>
+      <c r="N26" s="27"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B27" s="12">
+        <v>21</v>
+      </c>
+      <c r="C27" s="8">
+        <f t="shared" si="0"/>
+        <v>591499.1</v>
+      </c>
+      <c r="D27" s="24">
+        <v>164305308</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="8">
+        <f t="shared" si="1"/>
+        <v>2135354.2000000002</v>
+      </c>
+      <c r="J27" s="26">
+        <v>593153953</v>
+      </c>
+      <c r="K27" s="27"/>
+      <c r="L27" s="40"/>
+      <c r="N27" s="27"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="12">
+        <v>22</v>
+      </c>
+      <c r="C28" s="8">
+        <f t="shared" si="0"/>
+        <v>591567.19999999995</v>
+      </c>
+      <c r="D28" s="24">
+        <v>164324210</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="25">
+        <v>0</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="8">
+        <f t="shared" si="1"/>
+        <v>1544954.2</v>
+      </c>
+      <c r="J28" s="26">
+        <v>429153952.99999994</v>
+      </c>
+      <c r="K28" s="27"/>
+      <c r="L28" s="40"/>
+      <c r="N28" s="27"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B29" s="12">
+        <v>23</v>
+      </c>
+      <c r="C29" s="8">
+        <f t="shared" si="0"/>
+        <v>326333.3</v>
+      </c>
+      <c r="D29" s="24">
+        <v>90648137</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="25">
+        <v>0</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="8">
+        <f t="shared" si="1"/>
+        <v>954554.2</v>
+      </c>
+      <c r="J29" s="26">
+        <v>265153952.99999994</v>
+      </c>
+      <c r="K29" s="27"/>
+      <c r="L29" s="40"/>
+      <c r="N29" s="27"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B30" s="12">
+        <v>24</v>
+      </c>
+      <c r="C30" s="8">
+        <f t="shared" si="0"/>
+        <v>579366.9</v>
+      </c>
+      <c r="D30" s="24">
+        <v>160935243</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="25">
+        <v>0</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="8">
+        <f t="shared" si="1"/>
+        <v>3978674.9</v>
+      </c>
+      <c r="J30" s="26">
+        <v>1105187474</v>
+      </c>
+      <c r="K30" s="27"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="27"/>
+    </row>
+    <row r="31" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B31" s="12">
+        <v>25</v>
+      </c>
+      <c r="C31" s="8">
+        <f t="shared" si="0"/>
+        <v>590406.6</v>
+      </c>
+      <c r="D31" s="24">
+        <v>164001823</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" s="8">
+        <f t="shared" si="2"/>
+        <v>3628900</v>
+      </c>
+      <c r="G31" s="25">
+        <v>1008027768</v>
+      </c>
+      <c r="H31" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="8">
+        <f t="shared" si="1"/>
+        <v>3388274.9</v>
+      </c>
+      <c r="J31" s="26">
+        <v>941187473.99999988</v>
+      </c>
+      <c r="K31" s="27"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="28"/>
+    </row>
+    <row r="32" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B32" s="12">
+        <v>26</v>
+      </c>
+      <c r="C32" s="8">
+        <f t="shared" si="0"/>
+        <v>590415</v>
+      </c>
+      <c r="D32" s="24">
+        <v>164004164</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="11"/>
+      <c r="I32" s="8">
+        <f t="shared" si="1"/>
+        <v>2797874.9</v>
+      </c>
+      <c r="J32" s="26">
+        <v>777187473.99999988</v>
+      </c>
+      <c r="K32" s="27"/>
+      <c r="L32" s="40"/>
+      <c r="M32" s="28"/>
+    </row>
+    <row r="33" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B33" s="12">
+        <v>27</v>
+      </c>
+      <c r="C33" s="8">
+        <f t="shared" si="0"/>
+        <v>485968.2</v>
+      </c>
+      <c r="D33" s="24">
+        <v>134991170</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="25">
+        <v>0</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="8">
+        <f t="shared" si="1"/>
+        <v>2427617.1</v>
+      </c>
+      <c r="J33" s="26">
+        <v>674338076.99999988</v>
+      </c>
+      <c r="K33" s="27"/>
+      <c r="L33" s="40"/>
+      <c r="M33" s="28"/>
+    </row>
+    <row r="34" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B34" s="12">
+        <v>28</v>
+      </c>
+      <c r="C34" s="8">
+        <f t="shared" si="0"/>
+        <v>547336.19999999995</v>
+      </c>
+      <c r="D34" s="24">
+        <v>152037847</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="25">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11"/>
+      <c r="I34" s="8">
+        <f t="shared" si="1"/>
+        <v>1930839.8</v>
+      </c>
+      <c r="J34" s="26">
+        <v>536344374.99999988</v>
+      </c>
+      <c r="K34" s="27"/>
+      <c r="L34" s="40"/>
+    </row>
+    <row r="35" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B35" s="12">
+        <v>29</v>
+      </c>
+      <c r="C35" s="8">
+        <f t="shared" si="0"/>
+        <v>547350</v>
+      </c>
+      <c r="D35" s="24">
+        <v>152041675</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="25">
+        <v>0</v>
+      </c>
+      <c r="H35" s="11"/>
+      <c r="I35" s="8">
+        <f t="shared" si="1"/>
+        <v>1434062.4</v>
+      </c>
+      <c r="J35" s="26">
+        <v>398350672.99999988</v>
+      </c>
+      <c r="K35" s="27"/>
+      <c r="L35" s="40"/>
+    </row>
+    <row r="36" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="31">
+        <v>30</v>
+      </c>
+      <c r="C36" s="32">
+        <f t="shared" si="0"/>
+        <v>547317</v>
+      </c>
+      <c r="D36" s="33">
+        <v>152032497</v>
+      </c>
+      <c r="E36" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="35">
+        <v>0</v>
+      </c>
+      <c r="H36" s="36"/>
+      <c r="I36" s="32">
+        <f t="shared" si="1"/>
+        <v>937285.1</v>
+      </c>
+      <c r="J36" s="37">
+        <v>260356971.99999985</v>
+      </c>
+      <c r="K36" s="27"/>
+      <c r="L36" s="40"/>
+    </row>
+    <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="13"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+    </row>
+    <row r="38" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B38" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C38" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
+      <c r="J38" s="19"/>
+    </row>
+    <row r="39" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="21"/>
+    </row>
+    <row r="40" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="52"/>
+      <c r="G40" s="52"/>
+      <c r="H40" s="52"/>
+      <c r="I40" s="52"/>
+      <c r="J40" s="21"/>
+    </row>
+    <row r="41" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B41" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C41" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="51"/>
+      <c r="G41" s="51"/>
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="21"/>
+    </row>
+    <row r="42" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B42" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C42" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="21"/>
+    </row>
+    <row r="43" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="54"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
+      <c r="J43" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C43:I43"/>
+    <mergeCell ref="C38:I38"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="I5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C72248CF-5F3D-4587-95C2-1F2C81F34E18}">
   <dimension ref="B3:N44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="21.140625" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -5810,221 +11296,221 @@
       <c r="I37" s="32">
         <f t="shared" si="2"/>
         <v>3422215</v>
       </c>
       <c r="J37" s="37">
         <v>950615280.99999988</v>
       </c>
       <c r="K37" s="27"/>
       <c r="L37" s="38"/>
     </row>
     <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="13"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="15"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B39" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="45" t="s">
+      <c r="C39" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D39" s="45"/>
-[...4 lines deleted...]
-      <c r="I39" s="46"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
       <c r="J39" s="19"/>
     </row>
     <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="41"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="42"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B43" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C43" s="41" t="s">
+      <c r="C43" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D43" s="41"/>
-[...4 lines deleted...]
-      <c r="I43" s="41"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
       <c r="J43" s="21"/>
     </row>
     <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="43" t="s">
+      <c r="C44" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D44" s="44"/>
-[...4 lines deleted...]
-      <c r="I44" s="43"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
       <c r="J44" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C42:I42"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C44:I44"/>
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1C6E92F-D373-4665-B826-4AE552D2A788}">
   <dimension ref="B3:N41"/>
   <sheetViews>
     <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="21.140625" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -6956,221 +12442,221 @@
       <c r="H34" s="36"/>
       <c r="I34" s="32">
         <f t="shared" si="1"/>
         <v>4057222.7</v>
       </c>
       <c r="J34" s="37">
         <v>1127006300</v>
       </c>
       <c r="L34" s="38"/>
     </row>
     <row r="35" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="13"/>
       <c r="C35" s="14"/>
       <c r="D35" s="14"/>
       <c r="E35" s="15"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="17"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
     </row>
     <row r="36" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B36" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C36" s="45" t="s">
+      <c r="C36" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D36" s="45"/>
-[...4 lines deleted...]
-      <c r="I36" s="46"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="44"/>
       <c r="J36" s="19"/>
     </row>
     <row r="37" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C37" s="41" t="s">
+      <c r="C37" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D37" s="41"/>
-[...4 lines deleted...]
-      <c r="I37" s="41"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="51"/>
+      <c r="F37" s="51"/>
+      <c r="G37" s="51"/>
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
       <c r="J37" s="21"/>
     </row>
     <row r="38" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C38" s="41" t="s">
+      <c r="C38" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D38" s="41"/>
-[...4 lines deleted...]
-      <c r="I38" s="42"/>
+      <c r="D38" s="51"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="52"/>
+      <c r="G38" s="52"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
       <c r="J38" s="21"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B39" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C39" s="41" t="s">
+      <c r="C39" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D39" s="41"/>
-[...4 lines deleted...]
-      <c r="I39" s="41"/>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
       <c r="J39" s="21"/>
     </row>
     <row r="40" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="41"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B41" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C41" s="43" t="s">
+      <c r="C41" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D41" s="44"/>
-[...4 lines deleted...]
-      <c r="I41" s="43"/>
+      <c r="D41" s="54"/>
+      <c r="E41" s="53"/>
+      <c r="F41" s="53"/>
+      <c r="G41" s="53"/>
+      <c r="H41" s="53"/>
+      <c r="I41" s="53"/>
       <c r="J41" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C37:I37"/>
     <mergeCell ref="C38:I38"/>
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C36:I36"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B77BA72C-7452-4ABB-AAF0-93F666065C09}">
   <dimension ref="B3:N44"/>
   <sheetViews>
     <sheetView topLeftCell="A17" workbookViewId="0">
       <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="21.140625" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -8214,221 +13700,221 @@
       <c r="I37" s="32">
         <f t="shared" si="2"/>
         <v>3160087.7</v>
       </c>
       <c r="J37" s="37">
         <v>877802137.00000012</v>
       </c>
       <c r="L37" s="27"/>
       <c r="M37" s="27"/>
     </row>
     <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="13"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="15"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B39" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="45" t="s">
+      <c r="C39" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D39" s="45"/>
-[...4 lines deleted...]
-      <c r="I39" s="46"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
       <c r="J39" s="19"/>
     </row>
     <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="41"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="42"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B43" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C43" s="41" t="s">
+      <c r="C43" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D43" s="41"/>
-[...4 lines deleted...]
-      <c r="I43" s="41"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
       <c r="J43" s="21"/>
     </row>
     <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="43" t="s">
+      <c r="C44" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D44" s="44"/>
-[...4 lines deleted...]
-      <c r="I44" s="43"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
       <c r="J44" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C42:I42"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C44:I44"/>
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CF2AD5F-41F3-4110-B690-CB0800106FD9}">
   <dimension ref="B3:N44"/>
   <sheetViews>
     <sheetView topLeftCell="A11" workbookViewId="0">
       <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="21.140625" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -9455,221 +14941,221 @@
       <c r="H37" s="36"/>
       <c r="I37" s="32">
         <f t="shared" si="1"/>
         <v>833334</v>
       </c>
       <c r="J37" s="37">
         <v>231481668.00000009</v>
       </c>
       <c r="L37" s="27"/>
     </row>
     <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="13"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="15"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B39" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="45" t="s">
+      <c r="C39" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D39" s="45"/>
-[...4 lines deleted...]
-      <c r="I39" s="46"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
       <c r="J39" s="19"/>
     </row>
     <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="41"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="42"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B43" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C43" s="41" t="s">
+      <c r="C43" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D43" s="41"/>
-[...4 lines deleted...]
-      <c r="I43" s="41"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
       <c r="J43" s="21"/>
     </row>
     <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="43" t="s">
+      <c r="C44" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D44" s="44"/>
-[...4 lines deleted...]
-      <c r="I44" s="43"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
       <c r="J44" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C42:I42"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C44:I44"/>
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ACE097E-16CE-497A-A485-FE19FE06F81D}">
   <dimension ref="B3:N43"/>
   <sheetViews>
     <sheetView topLeftCell="A11" workbookViewId="0">
       <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="21.140625" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -10635,221 +16121,221 @@
       <c r="H36" s="36"/>
       <c r="I36" s="32">
         <f t="shared" si="2"/>
         <v>407642.7</v>
       </c>
       <c r="J36" s="37">
         <v>113234091.00000004</v>
       </c>
       <c r="L36" s="29"/>
     </row>
     <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="13"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="15"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="17"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
     </row>
     <row r="38" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B38" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C38" s="45" t="s">
+      <c r="C38" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D38" s="45"/>
-[...4 lines deleted...]
-      <c r="I38" s="46"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
       <c r="J38" s="19"/>
     </row>
     <row r="39" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="41" t="s">
+      <c r="C39" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D39" s="41"/>
-[...4 lines deleted...]
-      <c r="I39" s="41"/>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
       <c r="J39" s="21"/>
     </row>
     <row r="40" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="42"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="52"/>
+      <c r="G40" s="52"/>
+      <c r="H40" s="52"/>
+      <c r="I40" s="52"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="41"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="51"/>
+      <c r="G41" s="51"/>
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C43" s="43" t="s">
+      <c r="C43" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D43" s="44"/>
-[...4 lines deleted...]
-      <c r="I43" s="43"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
       <c r="J43" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C42:I42"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C38:I38"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2601E88-D36C-474B-B20A-2901A15890E0}">
   <dimension ref="B3:N44"/>
   <sheetViews>
     <sheetView topLeftCell="A14" workbookViewId="0">
       <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="21.140625" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -11837,221 +17323,1441 @@
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="32">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J37" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="13"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="15"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B39" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="45" t="s">
+      <c r="C39" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D39" s="45"/>
-[...4 lines deleted...]
-      <c r="I39" s="46"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
       <c r="J39" s="19"/>
     </row>
     <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="41"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="42"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B43" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C43" s="41" t="s">
+      <c r="C43" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D43" s="41"/>
-[...4 lines deleted...]
-      <c r="I43" s="41"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
       <c r="J43" s="21"/>
     </row>
     <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="43" t="s">
+      <c r="C44" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D44" s="44"/>
-[...4 lines deleted...]
-      <c r="I44" s="43"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
       <c r="J44" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C42:I42"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C44:I44"/>
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC5D5055-DDCA-49EB-8974-53E2B0339CA3}">
+  <dimension ref="B3:N44"/>
+  <sheetViews>
+    <sheetView topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="N11" sqref="N11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="5" max="5" width="21" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" customWidth="1"/>
+    <col min="8" max="8" width="21.7109375" customWidth="1"/>
+    <col min="9" max="10" width="15.85546875" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="14.7109375" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="D4" s="1"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B5" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="50"/>
+    </row>
+    <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="47"/>
+      <c r="C6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B7" s="7">
+        <v>1</v>
+      </c>
+      <c r="C7" s="8">
+        <f t="shared" ref="C7:C37" si="0">+ROUND(D7*3.6/1000,1)</f>
+        <v>401053</v>
+      </c>
+      <c r="D7" s="24">
+        <v>111403624</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="10">
+        <f t="shared" ref="F7:F37" si="1">+ROUND(G7*3.6/1000,1)</f>
+        <v>4176699.7</v>
+      </c>
+      <c r="G7" s="25">
+        <v>1160194348</v>
+      </c>
+      <c r="H7" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="8">
+        <f t="shared" ref="I7:I37" si="2">+ROUND(J7*3.6/1000,1)</f>
+        <v>4137787.4</v>
+      </c>
+      <c r="J7" s="26">
+        <v>1149385386.3402498</v>
+      </c>
+      <c r="K7" s="27"/>
+      <c r="M7" s="27"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B8" s="12">
+        <v>2</v>
+      </c>
+      <c r="C8" s="8">
+        <f t="shared" si="0"/>
+        <v>590303.30000000005</v>
+      </c>
+      <c r="D8" s="24">
+        <v>163973133</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="25">
+        <v>0</v>
+      </c>
+      <c r="H8" s="11"/>
+      <c r="I8" s="8">
+        <f t="shared" si="2"/>
+        <v>3547387.4</v>
+      </c>
+      <c r="J8" s="26">
+        <v>985385386.34024978</v>
+      </c>
+      <c r="K8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B9" s="12">
+        <v>3</v>
+      </c>
+      <c r="C9" s="8">
+        <f t="shared" si="0"/>
+        <v>590411</v>
+      </c>
+      <c r="D9" s="24">
+        <v>164003056</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="25">
+        <v>0</v>
+      </c>
+      <c r="H9" s="11"/>
+      <c r="I9" s="8">
+        <f t="shared" si="2"/>
+        <v>2956987.4</v>
+      </c>
+      <c r="J9" s="26">
+        <v>821385386.34024978</v>
+      </c>
+      <c r="K9" s="27"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B10" s="12">
+        <v>4</v>
+      </c>
+      <c r="C10" s="8">
+        <f t="shared" si="0"/>
+        <v>590377.4</v>
+      </c>
+      <c r="D10" s="24">
+        <v>163993713</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="9"/>
+      <c r="I10" s="8">
+        <f t="shared" si="2"/>
+        <v>2366587.4</v>
+      </c>
+      <c r="J10" s="26">
+        <v>657385386.34024978</v>
+      </c>
+      <c r="K10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+    </row>
+    <row r="11" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B11" s="12">
+        <v>5</v>
+      </c>
+      <c r="C11" s="8">
+        <f t="shared" si="0"/>
+        <v>590367.80000000005</v>
+      </c>
+      <c r="D11" s="24">
+        <v>163991059</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="8">
+        <f t="shared" si="2"/>
+        <v>1776187.4</v>
+      </c>
+      <c r="J11" s="26">
+        <v>493385386.34024978</v>
+      </c>
+      <c r="K11" s="27"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B12" s="12">
+        <v>6</v>
+      </c>
+      <c r="C12" s="8">
+        <f t="shared" si="0"/>
+        <v>590348.19999999995</v>
+      </c>
+      <c r="D12" s="24">
+        <v>163985606</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8">
+        <f t="shared" si="2"/>
+        <v>1185787.3999999999</v>
+      </c>
+      <c r="J12" s="26">
+        <v>329385386.34024972</v>
+      </c>
+      <c r="K12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B13" s="12">
+        <v>7</v>
+      </c>
+      <c r="C13" s="8">
+        <f t="shared" si="0"/>
+        <v>442039.2</v>
+      </c>
+      <c r="D13" s="24">
+        <v>122788677</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="25">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="8">
+        <f t="shared" si="2"/>
+        <v>666799.69999999995</v>
+      </c>
+      <c r="J13" s="26">
+        <v>185222137.9999997</v>
+      </c>
+      <c r="K13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B14" s="12">
+        <v>8</v>
+      </c>
+      <c r="C14" s="8">
+        <f t="shared" si="0"/>
+        <v>483004.2</v>
+      </c>
+      <c r="D14" s="24">
+        <v>134167835</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="11"/>
+      <c r="I14" s="8">
+        <f t="shared" si="2"/>
+        <v>3964626.2</v>
+      </c>
+      <c r="J14" s="26">
+        <v>1101285058.9999995</v>
+      </c>
+      <c r="K14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B15" s="12">
+        <v>9</v>
+      </c>
+      <c r="C15" s="8">
+        <f t="shared" si="0"/>
+        <v>590459.1</v>
+      </c>
+      <c r="D15" s="24">
+        <v>164016408</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="10">
+        <f t="shared" si="1"/>
+        <v>3813650.6</v>
+      </c>
+      <c r="G15" s="25">
+        <v>1059347386</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I15" s="8">
+        <f t="shared" si="2"/>
+        <v>3374226.2</v>
+      </c>
+      <c r="J15" s="26">
+        <v>937285059</v>
+      </c>
+      <c r="K15" s="27"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="12">
+        <v>10</v>
+      </c>
+      <c r="C16" s="8">
+        <f t="shared" si="0"/>
+        <v>590469.4</v>
+      </c>
+      <c r="D16" s="24">
+        <v>164019277</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="25">
+        <v>0</v>
+      </c>
+      <c r="H16" s="11"/>
+      <c r="I16" s="8">
+        <f t="shared" si="2"/>
+        <v>2783826.2</v>
+      </c>
+      <c r="J16" s="26">
+        <v>773285059.00000012</v>
+      </c>
+      <c r="K16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B17" s="12">
+        <v>11</v>
+      </c>
+      <c r="C17" s="8">
+        <f t="shared" si="0"/>
+        <v>543393.6</v>
+      </c>
+      <c r="D17" s="24">
+        <v>150942670</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="25">
+        <v>0</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="8">
+        <f t="shared" si="2"/>
+        <v>2240226.2000000002</v>
+      </c>
+      <c r="J17" s="26">
+        <v>622285059</v>
+      </c>
+      <c r="K17" s="27"/>
+      <c r="N17" s="27"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="12">
+        <v>12</v>
+      </c>
+      <c r="C18" s="8">
+        <f t="shared" si="0"/>
+        <v>223403</v>
+      </c>
+      <c r="D18" s="24">
+        <v>62056392</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="25">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="8">
+        <f t="shared" si="2"/>
+        <v>2017026.2</v>
+      </c>
+      <c r="J18" s="26">
+        <v>560285059</v>
+      </c>
+      <c r="K18" s="27"/>
+      <c r="N18" s="27"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="12">
+        <v>13</v>
+      </c>
+      <c r="C19" s="8">
+        <f t="shared" si="0"/>
+        <v>551540.5</v>
+      </c>
+      <c r="D19" s="24">
+        <v>153205706</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="8">
+        <f t="shared" si="2"/>
+        <v>1445688.9</v>
+      </c>
+      <c r="J19" s="26">
+        <v>401580243</v>
+      </c>
+      <c r="K19" s="27"/>
+      <c r="N19" s="27"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B20" s="12">
+        <v>14</v>
+      </c>
+      <c r="C20" s="8">
+        <f t="shared" si="0"/>
+        <v>571399.69999999995</v>
+      </c>
+      <c r="D20" s="24">
+        <v>158722149</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8">
+        <f t="shared" si="2"/>
+        <v>874351.5</v>
+      </c>
+      <c r="J20" s="26">
+        <v>242875426</v>
+      </c>
+      <c r="K20" s="27"/>
+      <c r="N20" s="27"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="12">
+        <v>15</v>
+      </c>
+      <c r="C21" s="8">
+        <f t="shared" si="0"/>
+        <v>555609.80000000005</v>
+      </c>
+      <c r="D21" s="24">
+        <v>154336069</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="25">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11"/>
+      <c r="I21" s="8">
+        <f t="shared" si="2"/>
+        <v>4144288</v>
+      </c>
+      <c r="J21" s="26">
+        <v>1151191102.0000002</v>
+      </c>
+      <c r="K21" s="27"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B22" s="12">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <f t="shared" si="0"/>
+        <v>590371</v>
+      </c>
+      <c r="D22" s="24">
+        <v>163991954</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="10">
+        <f t="shared" si="1"/>
+        <v>3858727.9</v>
+      </c>
+      <c r="G22" s="25">
+        <v>1071868854</v>
+      </c>
+      <c r="H22" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" s="8">
+        <f t="shared" si="2"/>
+        <v>3553888</v>
+      </c>
+      <c r="J22" s="26">
+        <v>987191102</v>
+      </c>
+      <c r="K22" s="27"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B23" s="12">
+        <v>17</v>
+      </c>
+      <c r="C23" s="8">
+        <f t="shared" si="0"/>
+        <v>590744.69999999995</v>
+      </c>
+      <c r="D23" s="24">
+        <v>164095746</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="25">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="8">
+        <f t="shared" si="2"/>
+        <v>2963488</v>
+      </c>
+      <c r="J23" s="26">
+        <v>823191101.99999988</v>
+      </c>
+      <c r="K23" s="27"/>
+      <c r="N23" s="27"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B24" s="12">
+        <v>18</v>
+      </c>
+      <c r="C24" s="8">
+        <f t="shared" si="0"/>
+        <v>590033.6</v>
+      </c>
+      <c r="D24" s="24">
+        <v>163898229</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11"/>
+      <c r="I24" s="8">
+        <f t="shared" si="2"/>
+        <v>2373088</v>
+      </c>
+      <c r="J24" s="26">
+        <v>659191102</v>
+      </c>
+      <c r="K24" s="27"/>
+      <c r="N24" s="27"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B25" s="12">
+        <v>19</v>
+      </c>
+      <c r="C25" s="8">
+        <f t="shared" si="0"/>
+        <v>590351</v>
+      </c>
+      <c r="D25" s="24">
+        <v>163986393</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11"/>
+      <c r="I25" s="8">
+        <f t="shared" si="2"/>
+        <v>1782688</v>
+      </c>
+      <c r="J25" s="26">
+        <v>495191102.00000006</v>
+      </c>
+      <c r="K25" s="27"/>
+      <c r="N25" s="27"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="12">
+        <v>20</v>
+      </c>
+      <c r="C26" s="8">
+        <f t="shared" si="0"/>
+        <v>590439.80000000005</v>
+      </c>
+      <c r="D26" s="24">
+        <v>164011053</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="8">
+        <f t="shared" si="2"/>
+        <v>1192288</v>
+      </c>
+      <c r="J26" s="26">
+        <v>331191102.00000006</v>
+      </c>
+      <c r="K26" s="27"/>
+      <c r="N26" s="27"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B27" s="12">
+        <v>21</v>
+      </c>
+      <c r="C27" s="8">
+        <f t="shared" si="0"/>
+        <v>427675.9</v>
+      </c>
+      <c r="D27" s="24">
+        <v>118798873</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="8">
+        <f t="shared" si="2"/>
+        <v>697082.4</v>
+      </c>
+      <c r="J27" s="26">
+        <v>193634005</v>
+      </c>
+      <c r="K27" s="27"/>
+      <c r="N27" s="27"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="12">
+        <v>22</v>
+      </c>
+      <c r="C28" s="8">
+        <f t="shared" si="0"/>
+        <v>495160.8</v>
+      </c>
+      <c r="D28" s="24">
+        <v>137544674</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="25">
+        <v>0</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="8">
+        <f t="shared" si="2"/>
+        <v>3646823.7</v>
+      </c>
+      <c r="J28" s="26">
+        <v>1013006592</v>
+      </c>
+      <c r="K28" s="27"/>
+      <c r="N28" s="27"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B29" s="12">
+        <v>23</v>
+      </c>
+      <c r="C29" s="8">
+        <f t="shared" si="0"/>
+        <v>590471</v>
+      </c>
+      <c r="D29" s="24">
+        <v>164019709</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="10">
+        <f t="shared" si="1"/>
+        <v>3474830.4</v>
+      </c>
+      <c r="G29" s="25">
+        <v>965230670</v>
+      </c>
+      <c r="H29" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I29" s="8">
+        <f t="shared" si="2"/>
+        <v>3056423.7</v>
+      </c>
+      <c r="J29" s="26">
+        <v>849006591.99999988</v>
+      </c>
+      <c r="K29" s="27"/>
+      <c r="N29" s="27"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B30" s="12">
+        <v>24</v>
+      </c>
+      <c r="C30" s="8">
+        <f t="shared" si="0"/>
+        <v>590502.6</v>
+      </c>
+      <c r="D30" s="24">
+        <v>164028507</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="25">
+        <v>0</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="8">
+        <f t="shared" si="2"/>
+        <v>2466023.7000000002</v>
+      </c>
+      <c r="J30" s="26">
+        <v>685006591.99999988</v>
+      </c>
+      <c r="K30" s="27"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="27"/>
+    </row>
+    <row r="31" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B31" s="12">
+        <v>25</v>
+      </c>
+      <c r="C31" s="8">
+        <f t="shared" si="0"/>
+        <v>590403.4</v>
+      </c>
+      <c r="D31" s="24">
+        <v>164000937</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="25">
+        <v>0</v>
+      </c>
+      <c r="H31" s="11"/>
+      <c r="I31" s="8">
+        <f t="shared" si="2"/>
+        <v>1875623.7</v>
+      </c>
+      <c r="J31" s="26">
+        <v>521006592</v>
+      </c>
+      <c r="K31" s="27"/>
+      <c r="M31" s="28"/>
+    </row>
+    <row r="32" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B32" s="12">
+        <v>26</v>
+      </c>
+      <c r="C32" s="8">
+        <f t="shared" si="0"/>
+        <v>590413.5</v>
+      </c>
+      <c r="D32" s="24">
+        <v>164003760</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="11"/>
+      <c r="I32" s="8">
+        <f t="shared" si="2"/>
+        <v>1285223.7</v>
+      </c>
+      <c r="J32" s="26">
+        <v>357006591.99999994</v>
+      </c>
+      <c r="K32" s="27"/>
+      <c r="M32" s="28"/>
+    </row>
+    <row r="33" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B33" s="12">
+        <v>27</v>
+      </c>
+      <c r="C33" s="8">
+        <f t="shared" si="0"/>
+        <v>590338.19999999995</v>
+      </c>
+      <c r="D33" s="24">
+        <v>163982826</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="25">
+        <v>0</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="8">
+        <f t="shared" si="2"/>
+        <v>694823.7</v>
+      </c>
+      <c r="J33" s="26">
+        <v>193006591.99999991</v>
+      </c>
+      <c r="K33" s="27"/>
+      <c r="M33" s="28"/>
+    </row>
+    <row r="34" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B34" s="12">
+        <v>28</v>
+      </c>
+      <c r="C34" s="8">
+        <f t="shared" si="0"/>
+        <v>570749.30000000005</v>
+      </c>
+      <c r="D34" s="24">
+        <v>158541459</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="25">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11"/>
+      <c r="I34" s="8">
+        <f t="shared" si="2"/>
+        <v>1257386.5</v>
+      </c>
+      <c r="J34" s="26">
+        <v>349274032.99999988</v>
+      </c>
+      <c r="K34" s="27"/>
+    </row>
+    <row r="35" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B35" s="12">
+        <v>29</v>
+      </c>
+      <c r="C35" s="8">
+        <f t="shared" si="0"/>
+        <v>590488.80000000005</v>
+      </c>
+      <c r="D35" s="24">
+        <v>164024657</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="10">
+        <f t="shared" si="1"/>
+        <v>3949422.1</v>
+      </c>
+      <c r="G35" s="25">
+        <v>1097061707</v>
+      </c>
+      <c r="H35" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I35" s="8">
+        <f t="shared" si="2"/>
+        <v>3429480.8</v>
+      </c>
+      <c r="J35" s="26">
+        <v>952633567.99999988</v>
+      </c>
+      <c r="K35" s="27"/>
+    </row>
+    <row r="36" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B36" s="12">
+        <v>30</v>
+      </c>
+      <c r="C36" s="8">
+        <f t="shared" si="0"/>
+        <v>590536.5</v>
+      </c>
+      <c r="D36" s="24">
+        <v>164037924</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="25">
+        <v>0</v>
+      </c>
+      <c r="H36" s="11"/>
+      <c r="I36" s="8">
+        <f t="shared" si="2"/>
+        <v>2839080.8</v>
+      </c>
+      <c r="J36" s="26">
+        <v>788633567.99999988</v>
+      </c>
+      <c r="K36" s="27"/>
+    </row>
+    <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="31">
+        <v>31</v>
+      </c>
+      <c r="C37" s="32">
+        <f t="shared" si="0"/>
+        <v>470640.2</v>
+      </c>
+      <c r="D37" s="33">
+        <v>130733398</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G37" s="35">
+        <v>0</v>
+      </c>
+      <c r="H37" s="36"/>
+      <c r="I37" s="32">
+        <f t="shared" si="2"/>
+        <v>2317198.7999999998</v>
+      </c>
+      <c r="J37" s="37">
+        <v>643666334.99999988</v>
+      </c>
+      <c r="K37" s="27"/>
+    </row>
+    <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="13"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+    </row>
+    <row r="39" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B39" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
+      <c r="J39" s="19"/>
+    </row>
+    <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="21"/>
+    </row>
+    <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
+      <c r="J41" s="21"/>
+    </row>
+    <row r="42" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B42" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="21"/>
+    </row>
+    <row r="43" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B43" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="21"/>
+    </row>
+    <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
+      <c r="J44" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C43:I43"/>
+    <mergeCell ref="C44:I44"/>
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="I5:J5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B3:N44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -12698,221 +19404,3770 @@
       <c r="E37" s="9"/>
       <c r="F37" s="10"/>
       <c r="G37" s="25"/>
       <c r="H37" s="11"/>
       <c r="I37" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J37" s="26"/>
     </row>
     <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="13"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="15"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B39" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="45" t="s">
+      <c r="C39" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D39" s="45"/>
-[...4 lines deleted...]
-      <c r="I39" s="46"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
       <c r="J39" s="19"/>
     </row>
     <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="41"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="42"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B43" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C43" s="41" t="s">
+      <c r="C43" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D43" s="41"/>
-[...4 lines deleted...]
-      <c r="I43" s="41"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
       <c r="J43" s="21"/>
     </row>
     <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="43" t="s">
+      <c r="C44" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D44" s="44"/>
-[...4 lines deleted...]
-      <c r="I44" s="43"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
       <c r="J44" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C42:I42"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C44:I44"/>
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A34C1A41-F6E8-46CE-9B1A-C3EF6F386E91}">
+  <dimension ref="B3:N41"/>
+  <sheetViews>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="G34" sqref="G34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="5" max="5" width="21" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" customWidth="1"/>
+    <col min="8" max="8" width="22.42578125" customWidth="1"/>
+    <col min="9" max="10" width="15.85546875" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="14.7109375" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="D4" s="1"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B5" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="50"/>
+    </row>
+    <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="47"/>
+      <c r="C6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B7" s="7">
+        <v>1</v>
+      </c>
+      <c r="C7" s="8">
+        <f t="shared" ref="C7:C34" si="0">+ROUND(D7*3.6/1000,1)</f>
+        <v>444441.59999999998</v>
+      </c>
+      <c r="D7" s="24">
+        <v>123456002</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="10">
+        <f t="shared" ref="F7:F34" si="1">+ROUND(G7*3.6/1000,1)</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="25">
+        <v>0</v>
+      </c>
+      <c r="H7" s="11"/>
+      <c r="I7" s="8">
+        <f t="shared" ref="I7:I34" si="2">+ROUND(J7*3.6/1000,1)</f>
+        <v>696558</v>
+      </c>
+      <c r="J7" s="26">
+        <v>193488326.99999997</v>
+      </c>
+      <c r="K7" s="27"/>
+      <c r="M7" s="27"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B8" s="12">
+        <v>2</v>
+      </c>
+      <c r="C8" s="8">
+        <f t="shared" si="0"/>
+        <v>580560.30000000005</v>
+      </c>
+      <c r="D8" s="24">
+        <v>161266748</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="25">
+        <v>0</v>
+      </c>
+      <c r="H8" s="11"/>
+      <c r="I8" s="8">
+        <f t="shared" si="2"/>
+        <v>116063.9</v>
+      </c>
+      <c r="J8" s="26">
+        <v>32239960.99999994</v>
+      </c>
+      <c r="K8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B9" s="12">
+        <v>3</v>
+      </c>
+      <c r="C9" s="8">
+        <f t="shared" si="0"/>
+        <v>118884.5</v>
+      </c>
+      <c r="D9" s="24">
+        <v>33023467</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="25">
+        <v>0</v>
+      </c>
+      <c r="H9" s="11"/>
+      <c r="I9" s="8">
+        <f t="shared" si="2"/>
+        <v>3726563.8</v>
+      </c>
+      <c r="J9" s="26">
+        <v>1035156619</v>
+      </c>
+      <c r="K9" s="27"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B10" s="12">
+        <v>4</v>
+      </c>
+      <c r="C10" s="8">
+        <f t="shared" si="0"/>
+        <v>431990.2</v>
+      </c>
+      <c r="D10" s="24">
+        <v>119997289</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="10">
+        <f t="shared" si="1"/>
+        <v>3761908.9</v>
+      </c>
+      <c r="G10" s="24">
+        <v>1044974692</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="8">
+        <f t="shared" si="2"/>
+        <v>3294563.8</v>
+      </c>
+      <c r="J10" s="26">
+        <v>915156619</v>
+      </c>
+      <c r="K10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+    </row>
+    <row r="11" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B11" s="12">
+        <v>5</v>
+      </c>
+      <c r="C11" s="8">
+        <f t="shared" si="0"/>
+        <v>590432.80000000005</v>
+      </c>
+      <c r="D11" s="24">
+        <v>164009104</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="8">
+        <f t="shared" si="2"/>
+        <v>2704163.8</v>
+      </c>
+      <c r="J11" s="26">
+        <v>751156618.99999988</v>
+      </c>
+      <c r="K11" s="27"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B12" s="12">
+        <v>6</v>
+      </c>
+      <c r="C12" s="8">
+        <f t="shared" si="0"/>
+        <v>590349.4</v>
+      </c>
+      <c r="D12" s="24">
+        <v>163985949</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8">
+        <f t="shared" si="2"/>
+        <v>2113763.7999999998</v>
+      </c>
+      <c r="J12" s="26">
+        <v>587156618.99999988</v>
+      </c>
+      <c r="K12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B13" s="12">
+        <v>7</v>
+      </c>
+      <c r="C13" s="8">
+        <f t="shared" si="0"/>
+        <v>590473.1</v>
+      </c>
+      <c r="D13" s="24">
+        <v>164020315</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="25">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="8">
+        <f t="shared" si="2"/>
+        <v>1523363.8</v>
+      </c>
+      <c r="J13" s="26">
+        <v>423156618.99999994</v>
+      </c>
+      <c r="K13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B14" s="12">
+        <v>8</v>
+      </c>
+      <c r="C14" s="8">
+        <f t="shared" si="0"/>
+        <v>590520.30000000005</v>
+      </c>
+      <c r="D14" s="24">
+        <v>164033410</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="11"/>
+      <c r="I14" s="8">
+        <f t="shared" si="2"/>
+        <v>4749459.7</v>
+      </c>
+      <c r="J14" s="26">
+        <v>1319294348</v>
+      </c>
+      <c r="K14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B15" s="12">
+        <v>9</v>
+      </c>
+      <c r="C15" s="8">
+        <f t="shared" si="0"/>
+        <v>590354.4</v>
+      </c>
+      <c r="D15" s="24">
+        <v>163987342</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="10">
+        <f t="shared" si="1"/>
+        <v>3849602.4</v>
+      </c>
+      <c r="G15" s="25">
+        <v>1069334000.9999999</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I15" s="8">
+        <f t="shared" si="2"/>
+        <v>4159059.7</v>
+      </c>
+      <c r="J15" s="26">
+        <v>1155294348</v>
+      </c>
+      <c r="K15" s="27"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="12">
+        <v>10</v>
+      </c>
+      <c r="C16" s="8">
+        <f t="shared" si="0"/>
+        <v>590423.1</v>
+      </c>
+      <c r="D16" s="24">
+        <v>164006424</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="25">
+        <v>0</v>
+      </c>
+      <c r="H16" s="11"/>
+      <c r="I16" s="8">
+        <f t="shared" si="2"/>
+        <v>3568659.7</v>
+      </c>
+      <c r="J16" s="26">
+        <v>991294348</v>
+      </c>
+      <c r="K16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B17" s="12">
+        <v>11</v>
+      </c>
+      <c r="C17" s="8">
+        <f t="shared" si="0"/>
+        <v>590426.19999999995</v>
+      </c>
+      <c r="D17" s="24">
+        <v>164007277</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="25">
+        <v>0</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="8">
+        <f t="shared" si="2"/>
+        <v>2978259.7</v>
+      </c>
+      <c r="J17" s="26">
+        <v>827294347.99999988</v>
+      </c>
+      <c r="K17" s="27"/>
+      <c r="N17" s="27"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="12">
+        <v>12</v>
+      </c>
+      <c r="C18" s="8">
+        <f t="shared" si="0"/>
+        <v>495413.5</v>
+      </c>
+      <c r="D18" s="24">
+        <v>137614848</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="25">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="8">
+        <f t="shared" si="2"/>
+        <v>2482757.6</v>
+      </c>
+      <c r="J18" s="26">
+        <v>689654880.99999976</v>
+      </c>
+      <c r="K18" s="27"/>
+      <c r="N18" s="27"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="12">
+        <v>13</v>
+      </c>
+      <c r="C19" s="8">
+        <f t="shared" si="0"/>
+        <v>495433.7</v>
+      </c>
+      <c r="D19" s="24">
+        <v>137620470</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="8">
+        <f t="shared" si="2"/>
+        <v>1987255.5</v>
+      </c>
+      <c r="J19" s="26">
+        <v>552015414.99999976</v>
+      </c>
+      <c r="K19" s="27"/>
+      <c r="N19" s="27"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B20" s="12">
+        <v>14</v>
+      </c>
+      <c r="C20" s="8">
+        <f t="shared" si="0"/>
+        <v>348448.7</v>
+      </c>
+      <c r="D20" s="24">
+        <v>96791296</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8">
+        <f t="shared" si="2"/>
+        <v>1638725.5</v>
+      </c>
+      <c r="J20" s="26">
+        <v>455201525.99999982</v>
+      </c>
+      <c r="K20" s="27"/>
+      <c r="N20" s="27"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="12">
+        <v>15</v>
+      </c>
+      <c r="C21" s="8">
+        <f t="shared" si="0"/>
+        <v>181614.4</v>
+      </c>
+      <c r="D21" s="24">
+        <v>50448438</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="25">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11"/>
+      <c r="I21" s="8">
+        <f t="shared" si="2"/>
+        <v>1457084.6</v>
+      </c>
+      <c r="J21" s="26">
+        <v>404745722.99999982</v>
+      </c>
+      <c r="K21" s="27"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B22" s="12">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <f t="shared" si="0"/>
+        <v>275589</v>
+      </c>
+      <c r="D22" s="24">
+        <v>76552500</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="25">
+        <v>0</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="8">
+        <f t="shared" si="2"/>
+        <v>1181482</v>
+      </c>
+      <c r="J22" s="26">
+        <v>328189437.34024984</v>
+      </c>
+      <c r="K22" s="27"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B23" s="12">
+        <v>17</v>
+      </c>
+      <c r="C23" s="8">
+        <f t="shared" si="0"/>
+        <v>200459.2</v>
+      </c>
+      <c r="D23" s="24">
+        <v>55683101</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="25">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="8">
+        <f t="shared" si="2"/>
+        <v>980977.8</v>
+      </c>
+      <c r="J23" s="26">
+        <v>272493827.3402499</v>
+      </c>
+      <c r="K23" s="27"/>
+      <c r="N23" s="27"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B24" s="12">
+        <v>18</v>
+      </c>
+      <c r="C24" s="8">
+        <f t="shared" si="0"/>
+        <v>100764.7</v>
+      </c>
+      <c r="D24" s="24">
+        <v>27990203</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11"/>
+      <c r="I24" s="8">
+        <f t="shared" si="2"/>
+        <v>880177.8</v>
+      </c>
+      <c r="J24" s="26">
+        <v>244493827.34024984</v>
+      </c>
+      <c r="K24" s="27"/>
+      <c r="N24" s="27"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B25" s="12">
+        <v>19</v>
+      </c>
+      <c r="C25" s="8">
+        <f t="shared" si="0"/>
+        <v>0.3</v>
+      </c>
+      <c r="D25" s="24">
+        <v>90</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11"/>
+      <c r="I25" s="8">
+        <f t="shared" si="2"/>
+        <v>880177.8</v>
+      </c>
+      <c r="J25" s="26">
+        <v>244493827.34024984</v>
+      </c>
+      <c r="K25" s="27"/>
+      <c r="N25" s="27"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="12">
+        <v>20</v>
+      </c>
+      <c r="C26" s="8">
+        <f t="shared" si="0"/>
+        <v>1.9</v>
+      </c>
+      <c r="D26" s="24">
+        <v>535</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="8">
+        <f t="shared" si="2"/>
+        <v>880177.8</v>
+      </c>
+      <c r="J26" s="26">
+        <v>244493827.34024984</v>
+      </c>
+      <c r="K26" s="27"/>
+      <c r="N26" s="27"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B27" s="12">
+        <v>21</v>
+      </c>
+      <c r="C27" s="8">
+        <f t="shared" si="0"/>
+        <v>360110.2</v>
+      </c>
+      <c r="D27" s="24">
+        <v>100030622</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="8">
+        <f t="shared" si="2"/>
+        <v>520177.8</v>
+      </c>
+      <c r="J27" s="26">
+        <v>144493827.34024984</v>
+      </c>
+      <c r="K27" s="27"/>
+      <c r="N27" s="27"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="12">
+        <v>22</v>
+      </c>
+      <c r="C28" s="8">
+        <f t="shared" si="0"/>
+        <v>493112.8</v>
+      </c>
+      <c r="D28" s="24">
+        <v>136975791</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="25">
+        <v>0</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="8">
+        <f t="shared" si="2"/>
+        <v>3679564.4</v>
+      </c>
+      <c r="J28" s="26">
+        <v>1022101225.3402498</v>
+      </c>
+      <c r="K28" s="27"/>
+      <c r="N28" s="27"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B29" s="12">
+        <v>23</v>
+      </c>
+      <c r="C29" s="8">
+        <f t="shared" si="0"/>
+        <v>468085.2</v>
+      </c>
+      <c r="D29" s="24">
+        <v>130023669</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="10">
+        <f t="shared" si="1"/>
+        <v>3684271.4</v>
+      </c>
+      <c r="G29" s="25">
+        <v>1023408713</v>
+      </c>
+      <c r="H29" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I29" s="8">
+        <f t="shared" si="2"/>
+        <v>3211564.4</v>
+      </c>
+      <c r="J29" s="26">
+        <v>892101225.3402499</v>
+      </c>
+      <c r="K29" s="27"/>
+      <c r="N29" s="27"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B30" s="12">
+        <v>24</v>
+      </c>
+      <c r="C30" s="8">
+        <f t="shared" si="0"/>
+        <v>590430.6</v>
+      </c>
+      <c r="D30" s="24">
+        <v>164008504</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="25">
+        <v>0</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="8">
+        <f t="shared" si="2"/>
+        <v>2621164.4</v>
+      </c>
+      <c r="J30" s="26">
+        <v>728101225.34024978</v>
+      </c>
+      <c r="K30" s="27"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="27"/>
+    </row>
+    <row r="31" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B31" s="12">
+        <v>25</v>
+      </c>
+      <c r="C31" s="8">
+        <f t="shared" si="0"/>
+        <v>590424.5</v>
+      </c>
+      <c r="D31" s="24">
+        <v>164006798</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="25">
+        <v>0</v>
+      </c>
+      <c r="H31" s="11"/>
+      <c r="I31" s="8">
+        <f t="shared" si="2"/>
+        <v>2030764.4</v>
+      </c>
+      <c r="J31" s="26">
+        <v>564101225.34024978</v>
+      </c>
+      <c r="K31" s="27"/>
+      <c r="M31" s="28"/>
+    </row>
+    <row r="32" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B32" s="12">
+        <v>26</v>
+      </c>
+      <c r="C32" s="8">
+        <f t="shared" si="0"/>
+        <v>590439.4</v>
+      </c>
+      <c r="D32" s="24">
+        <v>164010951</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="11"/>
+      <c r="I32" s="8">
+        <f t="shared" si="2"/>
+        <v>1440364.4</v>
+      </c>
+      <c r="J32" s="26">
+        <v>400101225.34024978</v>
+      </c>
+      <c r="K32" s="27"/>
+      <c r="M32" s="28"/>
+    </row>
+    <row r="33" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B33" s="12">
+        <v>27</v>
+      </c>
+      <c r="C33" s="8">
+        <f t="shared" si="0"/>
+        <v>590342.1</v>
+      </c>
+      <c r="D33" s="24">
+        <v>163983918</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="25">
+        <v>0</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="8">
+        <f t="shared" si="2"/>
+        <v>849964.4</v>
+      </c>
+      <c r="J33" s="26">
+        <v>236101225.34024981</v>
+      </c>
+      <c r="K33" s="27"/>
+      <c r="M33" s="28"/>
+    </row>
+    <row r="34" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="31">
+        <v>28</v>
+      </c>
+      <c r="C34" s="32">
+        <f t="shared" si="0"/>
+        <v>451910.1</v>
+      </c>
+      <c r="D34" s="33">
+        <v>125530584</v>
+      </c>
+      <c r="E34" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="35">
+        <v>0</v>
+      </c>
+      <c r="H34" s="36"/>
+      <c r="I34" s="32">
+        <f t="shared" si="2"/>
+        <v>4538786.5999999996</v>
+      </c>
+      <c r="J34" s="37">
+        <v>1260774049.3402498</v>
+      </c>
+      <c r="K34" s="27"/>
+    </row>
+    <row r="35" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="13"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+    </row>
+    <row r="36" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B36" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C36" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="44"/>
+      <c r="J36" s="19"/>
+    </row>
+    <row r="37" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="51"/>
+      <c r="E37" s="51"/>
+      <c r="F37" s="51"/>
+      <c r="G37" s="51"/>
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="21"/>
+    </row>
+    <row r="38" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="51"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="52"/>
+      <c r="G38" s="52"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="21"/>
+    </row>
+    <row r="39" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B39" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="21"/>
+    </row>
+    <row r="40" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B40" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="21"/>
+    </row>
+    <row r="41" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="54"/>
+      <c r="E41" s="53"/>
+      <c r="F41" s="53"/>
+      <c r="G41" s="53"/>
+      <c r="H41" s="53"/>
+      <c r="I41" s="53"/>
+      <c r="J41" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="C36:I36"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="C37:I37"/>
+    <mergeCell ref="C38:I38"/>
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="C41:I41"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFC5C2F8-0CF2-411A-B6B1-C1EB15C2B0D6}">
+  <dimension ref="B3:N44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L13" sqref="L13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="5" max="5" width="21" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" customWidth="1"/>
+    <col min="8" max="8" width="22" customWidth="1"/>
+    <col min="9" max="10" width="15.85546875" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="14.7109375" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="D4" s="1"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B5" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="50"/>
+    </row>
+    <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="47"/>
+      <c r="C6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B7" s="7">
+        <v>1</v>
+      </c>
+      <c r="C7" s="8">
+        <f t="shared" ref="C7:C37" si="0">+ROUND(D7*3.6/1000,1)</f>
+        <v>590312.6</v>
+      </c>
+      <c r="D7" s="24">
+        <v>163975726</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="8">
+        <f t="shared" ref="F7:F37" si="1">+ROUND(G7*3.6/1000,1)</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="25">
+        <v>0</v>
+      </c>
+      <c r="H7" s="11"/>
+      <c r="I7" s="8">
+        <f t="shared" ref="I7:I37" si="2">+ROUND(J7*3.6/1000,1)</f>
+        <v>3036321</v>
+      </c>
+      <c r="J7" s="26">
+        <v>843422508.99999988</v>
+      </c>
+      <c r="K7" s="41"/>
+      <c r="M7" s="27"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B8" s="12">
+        <v>2</v>
+      </c>
+      <c r="C8" s="8">
+        <f t="shared" si="0"/>
+        <v>590526.69999999995</v>
+      </c>
+      <c r="D8" s="24">
+        <v>164035185</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="25">
+        <v>0</v>
+      </c>
+      <c r="H8" s="11"/>
+      <c r="I8" s="8">
+        <f t="shared" si="2"/>
+        <v>2445921</v>
+      </c>
+      <c r="J8" s="26">
+        <v>679422509</v>
+      </c>
+      <c r="K8" s="41"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B9" s="12">
+        <v>3</v>
+      </c>
+      <c r="C9" s="8">
+        <f t="shared" si="0"/>
+        <v>424846.2</v>
+      </c>
+      <c r="D9" s="24">
+        <v>118012844</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="25">
+        <v>0</v>
+      </c>
+      <c r="H9" s="11"/>
+      <c r="I9" s="8">
+        <f t="shared" si="2"/>
+        <v>2020952.8</v>
+      </c>
+      <c r="J9" s="26">
+        <v>561375777.99999988</v>
+      </c>
+      <c r="K9" s="41"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B10" s="12">
+        <v>4</v>
+      </c>
+      <c r="C10" s="8">
+        <f t="shared" si="0"/>
+        <v>301692</v>
+      </c>
+      <c r="D10" s="24">
+        <v>83803338</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="9"/>
+      <c r="I10" s="8">
+        <f t="shared" si="2"/>
+        <v>1719231.2</v>
+      </c>
+      <c r="J10" s="26">
+        <v>477564223.99999988</v>
+      </c>
+      <c r="K10" s="41"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+    </row>
+    <row r="11" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B11" s="12">
+        <v>5</v>
+      </c>
+      <c r="C11" s="8">
+        <f t="shared" si="0"/>
+        <v>521646.8</v>
+      </c>
+      <c r="D11" s="24">
+        <v>144901890</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="8">
+        <f t="shared" si="2"/>
+        <v>1197595.5</v>
+      </c>
+      <c r="J11" s="26">
+        <v>332665429</v>
+      </c>
+      <c r="K11" s="41"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B12" s="12">
+        <v>6</v>
+      </c>
+      <c r="C12" s="8">
+        <f t="shared" si="0"/>
+        <v>301673.40000000002</v>
+      </c>
+      <c r="D12" s="24">
+        <v>83798158</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8">
+        <f t="shared" si="2"/>
+        <v>895874</v>
+      </c>
+      <c r="J12" s="26">
+        <v>248853874.99999997</v>
+      </c>
+      <c r="K12" s="41"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B13" s="12">
+        <v>7</v>
+      </c>
+      <c r="C13" s="8">
+        <f t="shared" si="0"/>
+        <v>527493.1</v>
+      </c>
+      <c r="D13" s="24">
+        <v>146525873</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="25">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="8">
+        <f t="shared" si="2"/>
+        <v>347659.1</v>
+      </c>
+      <c r="J13" s="26">
+        <v>96571968.999999985</v>
+      </c>
+      <c r="K13" s="41"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B14" s="12">
+        <v>8</v>
+      </c>
+      <c r="C14" s="8">
+        <f t="shared" si="0"/>
+        <v>395409.6</v>
+      </c>
+      <c r="D14" s="24">
+        <v>109835994</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="11"/>
+      <c r="I14" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="26">
+        <v>0</v>
+      </c>
+      <c r="K14" s="41"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B15" s="12">
+        <v>9</v>
+      </c>
+      <c r="C15" s="8">
+        <f t="shared" si="0"/>
+        <v>9.1</v>
+      </c>
+      <c r="D15" s="24">
+        <v>2539</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="25">
+        <v>0</v>
+      </c>
+      <c r="H15" s="11"/>
+      <c r="I15" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J15" s="26">
+        <v>0</v>
+      </c>
+      <c r="K15" s="41"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="12">
+        <v>10</v>
+      </c>
+      <c r="C16" s="8">
+        <f t="shared" si="0"/>
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D16" s="24">
+        <v>295</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="25">
+        <v>0</v>
+      </c>
+      <c r="H16" s="11"/>
+      <c r="I16" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J16" s="26">
+        <v>0</v>
+      </c>
+      <c r="K16" s="41"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B17" s="12">
+        <v>11</v>
+      </c>
+      <c r="C17" s="8">
+        <f t="shared" si="0"/>
+        <v>599.6</v>
+      </c>
+      <c r="D17" s="24">
+        <v>166547</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="25">
+        <v>0</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="8">
+        <f t="shared" si="2"/>
+        <v>3501805.3</v>
+      </c>
+      <c r="J17" s="26">
+        <v>972723692</v>
+      </c>
+      <c r="K17" s="41"/>
+      <c r="N17" s="27"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="12">
+        <v>12</v>
+      </c>
+      <c r="C18" s="8">
+        <f t="shared" si="0"/>
+        <v>414151.3</v>
+      </c>
+      <c r="D18" s="24">
+        <v>115042030</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="8">
+        <f t="shared" si="1"/>
+        <v>3535200.7</v>
+      </c>
+      <c r="G18" s="25">
+        <v>982000185</v>
+      </c>
+      <c r="H18" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I18" s="8">
+        <f t="shared" si="2"/>
+        <v>3087805.3</v>
+      </c>
+      <c r="J18" s="26">
+        <v>857723692</v>
+      </c>
+      <c r="K18" s="41"/>
+      <c r="N18" s="27"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="12">
+        <v>13</v>
+      </c>
+      <c r="C19" s="8">
+        <f t="shared" si="0"/>
+        <v>590327</v>
+      </c>
+      <c r="D19" s="24">
+        <v>163979727</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="8">
+        <f t="shared" si="2"/>
+        <v>2497405.2999999998</v>
+      </c>
+      <c r="J19" s="26">
+        <v>693723692</v>
+      </c>
+      <c r="K19" s="41"/>
+      <c r="N19" s="27"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B20" s="12">
+        <v>14</v>
+      </c>
+      <c r="C20" s="8">
+        <f t="shared" si="0"/>
+        <v>590466.5</v>
+      </c>
+      <c r="D20" s="24">
+        <v>164018483</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8">
+        <f t="shared" si="2"/>
+        <v>1907005.3</v>
+      </c>
+      <c r="J20" s="26">
+        <v>529723692</v>
+      </c>
+      <c r="K20" s="41"/>
+      <c r="N20" s="27"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="12">
+        <v>15</v>
+      </c>
+      <c r="C21" s="8">
+        <f t="shared" si="0"/>
+        <v>590360.5</v>
+      </c>
+      <c r="D21" s="24">
+        <v>163989021</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="25">
+        <v>0</v>
+      </c>
+      <c r="H21" s="11"/>
+      <c r="I21" s="8">
+        <f t="shared" si="2"/>
+        <v>1316605.3</v>
+      </c>
+      <c r="J21" s="26">
+        <v>365723692</v>
+      </c>
+      <c r="K21" s="41"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B22" s="12">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <f t="shared" si="0"/>
+        <v>590430.19999999995</v>
+      </c>
+      <c r="D22" s="24">
+        <v>164008378</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="25">
+        <v>0</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="8">
+        <f t="shared" si="2"/>
+        <v>726205.3</v>
+      </c>
+      <c r="J22" s="26">
+        <v>201723691.99999997</v>
+      </c>
+      <c r="K22" s="41"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B23" s="12">
+        <v>17</v>
+      </c>
+      <c r="C23" s="8">
+        <f t="shared" si="0"/>
+        <v>540901.4</v>
+      </c>
+      <c r="D23" s="24">
+        <v>150250397</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="25">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="8">
+        <f t="shared" si="2"/>
+        <v>4287016.5999999996</v>
+      </c>
+      <c r="J23" s="26">
+        <v>1190837946</v>
+      </c>
+      <c r="K23" s="41"/>
+      <c r="N23" s="27"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B24" s="12">
+        <v>18</v>
+      </c>
+      <c r="C24" s="8">
+        <f t="shared" si="0"/>
+        <v>107805.3</v>
+      </c>
+      <c r="D24" s="24">
+        <v>29945924</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11"/>
+      <c r="I24" s="8">
+        <f t="shared" si="2"/>
+        <v>77333.100000000006</v>
+      </c>
+      <c r="J24" s="26">
+        <v>21481409.999999978</v>
+      </c>
+      <c r="K24" s="41"/>
+      <c r="N24" s="27"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B25" s="12">
+        <v>19</v>
+      </c>
+      <c r="C25" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D25" s="24">
+        <v>0</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11"/>
+      <c r="I25" s="8">
+        <f t="shared" si="2"/>
+        <v>77333.100000000006</v>
+      </c>
+      <c r="J25" s="26">
+        <v>21481409.999999978</v>
+      </c>
+      <c r="K25" s="41"/>
+      <c r="N25" s="27"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="12">
+        <v>20</v>
+      </c>
+      <c r="C26" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D26" s="24">
+        <v>0</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="8">
+        <f t="shared" si="2"/>
+        <v>4134795.7</v>
+      </c>
+      <c r="J26" s="26">
+        <v>1148554358</v>
+      </c>
+      <c r="K26" s="41"/>
+      <c r="N26" s="27"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B27" s="12">
+        <v>21</v>
+      </c>
+      <c r="C27" s="8">
+        <f t="shared" si="0"/>
+        <v>450180.3</v>
+      </c>
+      <c r="D27" s="24">
+        <v>125050078</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="8">
+        <f t="shared" si="1"/>
+        <v>4092659.5</v>
+      </c>
+      <c r="G27" s="25">
+        <v>1136849857</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I27" s="8">
+        <f t="shared" si="2"/>
+        <v>3684795.7</v>
+      </c>
+      <c r="J27" s="26">
+        <v>1023554358</v>
+      </c>
+      <c r="K27" s="41"/>
+      <c r="N27" s="27"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="12">
+        <v>22</v>
+      </c>
+      <c r="C28" s="8">
+        <f t="shared" si="0"/>
+        <v>630032.80000000005</v>
+      </c>
+      <c r="D28" s="24">
+        <v>175009120</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="25">
+        <v>0</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="8">
+        <f t="shared" si="2"/>
+        <v>3054795.7</v>
+      </c>
+      <c r="J28" s="26">
+        <v>848554358</v>
+      </c>
+      <c r="K28" s="41"/>
+      <c r="N28" s="27"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B29" s="12">
+        <v>23</v>
+      </c>
+      <c r="C29" s="8">
+        <f t="shared" si="0"/>
+        <v>629974.5</v>
+      </c>
+      <c r="D29" s="24">
+        <v>174992927</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="25">
+        <v>0</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="8">
+        <f t="shared" si="2"/>
+        <v>2424795.7000000002</v>
+      </c>
+      <c r="J29" s="26">
+        <v>673554358</v>
+      </c>
+      <c r="K29" s="41"/>
+      <c r="N29" s="27"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B30" s="12">
+        <v>24</v>
+      </c>
+      <c r="C30" s="8">
+        <f t="shared" si="0"/>
+        <v>590341.9</v>
+      </c>
+      <c r="D30" s="24">
+        <v>163983862</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="25">
+        <v>0</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="8">
+        <f t="shared" si="2"/>
+        <v>1834395.7</v>
+      </c>
+      <c r="J30" s="26">
+        <v>509554357.99999994</v>
+      </c>
+      <c r="K30" s="41"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="27"/>
+    </row>
+    <row r="31" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B31" s="12">
+        <v>25</v>
+      </c>
+      <c r="C31" s="8">
+        <f t="shared" si="0"/>
+        <v>590405.1</v>
+      </c>
+      <c r="D31" s="24">
+        <v>164001408</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="25">
+        <v>0</v>
+      </c>
+      <c r="I31" s="8">
+        <f t="shared" si="2"/>
+        <v>4780590.4000000004</v>
+      </c>
+      <c r="J31" s="26">
+        <v>1327941788</v>
+      </c>
+      <c r="K31" s="41"/>
+      <c r="M31" s="28"/>
+    </row>
+    <row r="32" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B32" s="12">
+        <v>26</v>
+      </c>
+      <c r="C32" s="8">
+        <f t="shared" si="0"/>
+        <v>629955.4</v>
+      </c>
+      <c r="D32" s="24">
+        <v>174987608</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="8">
+        <f t="shared" si="1"/>
+        <v>3567273.3</v>
+      </c>
+      <c r="G32" s="25">
+        <v>990909250</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I32" s="8">
+        <f t="shared" si="2"/>
+        <v>4150590.4</v>
+      </c>
+      <c r="J32" s="26">
+        <v>1152941788</v>
+      </c>
+      <c r="K32" s="41"/>
+      <c r="M32" s="28"/>
+    </row>
+    <row r="33" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B33" s="12">
+        <v>27</v>
+      </c>
+      <c r="C33" s="8">
+        <f t="shared" si="0"/>
+        <v>629953</v>
+      </c>
+      <c r="D33" s="24">
+        <v>174986955</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="25">
+        <v>0</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="8">
+        <f t="shared" si="2"/>
+        <v>3520590.4</v>
+      </c>
+      <c r="J33" s="26">
+        <v>977941787.99999988</v>
+      </c>
+      <c r="K33" s="41"/>
+      <c r="M33" s="28"/>
+    </row>
+    <row r="34" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B34" s="12">
+        <v>28</v>
+      </c>
+      <c r="C34" s="8">
+        <f t="shared" si="0"/>
+        <v>630014.69999999995</v>
+      </c>
+      <c r="D34" s="24">
+        <v>175004075</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="25">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11"/>
+      <c r="I34" s="8">
+        <f t="shared" si="2"/>
+        <v>2890590.4</v>
+      </c>
+      <c r="J34" s="26">
+        <v>802941787.99999988</v>
+      </c>
+      <c r="K34" s="41"/>
+    </row>
+    <row r="35" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B35" s="12">
+        <v>29</v>
+      </c>
+      <c r="C35" s="8">
+        <f t="shared" si="0"/>
+        <v>581061.80000000005</v>
+      </c>
+      <c r="D35" s="24">
+        <v>161406042</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="25">
+        <v>0</v>
+      </c>
+      <c r="H35" s="11"/>
+      <c r="I35" s="8">
+        <f t="shared" si="2"/>
+        <v>2309560.4</v>
+      </c>
+      <c r="J35" s="26">
+        <v>641544567.99999988</v>
+      </c>
+      <c r="K35" s="41"/>
+    </row>
+    <row r="36" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B36" s="12">
+        <v>30</v>
+      </c>
+      <c r="C36" s="8">
+        <f t="shared" si="0"/>
+        <v>580997</v>
+      </c>
+      <c r="D36" s="24">
+        <v>161388068</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="25">
+        <v>0</v>
+      </c>
+      <c r="H36" s="11"/>
+      <c r="I36" s="8">
+        <f t="shared" si="2"/>
+        <v>1728530.4</v>
+      </c>
+      <c r="J36" s="26">
+        <v>480147347</v>
+      </c>
+      <c r="K36" s="41"/>
+    </row>
+    <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="31">
+        <v>31</v>
+      </c>
+      <c r="C37" s="32">
+        <f t="shared" si="0"/>
+        <v>587464</v>
+      </c>
+      <c r="D37" s="33">
+        <v>163184451</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="32">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G37" s="35">
+        <v>0</v>
+      </c>
+      <c r="H37" s="36"/>
+      <c r="I37" s="32">
+        <f t="shared" si="2"/>
+        <v>1141063.7</v>
+      </c>
+      <c r="J37" s="37">
+        <v>316962126.99999994</v>
+      </c>
+      <c r="K37" s="41"/>
+    </row>
+    <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="13"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+    </row>
+    <row r="39" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B39" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
+      <c r="J39" s="19"/>
+    </row>
+    <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="21"/>
+    </row>
+    <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
+      <c r="J41" s="21"/>
+    </row>
+    <row r="42" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B42" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="21"/>
+    </row>
+    <row r="43" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B43" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="21"/>
+    </row>
+    <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
+      <c r="J44" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C43:I43"/>
+    <mergeCell ref="C44:I44"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{689D8368-F5CC-4CF7-B911-8D3F40F7CE57}">
+  <dimension ref="B3:N44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M6" sqref="M6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="5" max="5" width="21" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" customWidth="1"/>
+    <col min="8" max="8" width="20.7109375" customWidth="1"/>
+    <col min="9" max="10" width="15.85546875" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="14.7109375" customWidth="1"/>
+    <col min="14" max="14" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="D4" s="1"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B5" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="50"/>
+    </row>
+    <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="47"/>
+      <c r="C6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B7" s="7">
+        <v>1</v>
+      </c>
+      <c r="C7" s="8">
+        <f t="shared" ref="C7:C37" si="0">+ROUND(D7*3.6/1000,1)</f>
+        <v>590495.19999999995</v>
+      </c>
+      <c r="D7" s="24">
+        <v>164026453</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="8">
+        <f>+ROUND(G7*3.6/1000,1)</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="25">
+        <v>0</v>
+      </c>
+      <c r="H7" s="11"/>
+      <c r="I7" s="8">
+        <f t="shared" ref="I7:I37" si="1">+ROUND(J7*3.6/1000,1)</f>
+        <v>2179807.2000000002</v>
+      </c>
+      <c r="J7" s="26">
+        <v>605502005.00000012</v>
+      </c>
+      <c r="K7" s="27"/>
+      <c r="M7" s="27"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B8" s="12">
+        <v>2</v>
+      </c>
+      <c r="C8" s="8">
+        <f t="shared" si="0"/>
+        <v>440135.3</v>
+      </c>
+      <c r="D8" s="24">
+        <v>122259804</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="8">
+        <f t="shared" ref="F8:F37" si="2">+ROUND(G8*3.6/1000,1)</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="25">
+        <v>0</v>
+      </c>
+      <c r="H8" s="11"/>
+      <c r="I8" s="8">
+        <f t="shared" si="1"/>
+        <v>1739693.1</v>
+      </c>
+      <c r="J8" s="26">
+        <v>483248070.00000018</v>
+      </c>
+      <c r="K8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B9" s="12">
+        <v>3</v>
+      </c>
+      <c r="C9" s="8">
+        <f t="shared" si="0"/>
+        <v>422745.4</v>
+      </c>
+      <c r="D9" s="24">
+        <v>117429290</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="25">
+        <v>0</v>
+      </c>
+      <c r="H9" s="11"/>
+      <c r="I9" s="8">
+        <f t="shared" si="1"/>
+        <v>1316977.7</v>
+      </c>
+      <c r="J9" s="26">
+        <v>365827126.00000018</v>
+      </c>
+      <c r="K9" s="27"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B10" s="12">
+        <v>4</v>
+      </c>
+      <c r="C10" s="8">
+        <f t="shared" si="0"/>
+        <v>385953.8</v>
+      </c>
+      <c r="D10" s="24">
+        <v>107209387</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="9"/>
+      <c r="I10" s="8">
+        <f t="shared" si="1"/>
+        <v>930950.2</v>
+      </c>
+      <c r="J10" s="26">
+        <v>258597289.00000018</v>
+      </c>
+      <c r="K10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+    </row>
+    <row r="11" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B11" s="12">
+        <v>5</v>
+      </c>
+      <c r="C11" s="8">
+        <f t="shared" si="0"/>
+        <v>311356.79999999999</v>
+      </c>
+      <c r="D11" s="24">
+        <v>86488005</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11"/>
+      <c r="I11" s="8">
+        <f t="shared" si="1"/>
+        <v>619635.9</v>
+      </c>
+      <c r="J11" s="26">
+        <v>172121096.00000018</v>
+      </c>
+      <c r="K11" s="27"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B12" s="12">
+        <v>6</v>
+      </c>
+      <c r="C12" s="8">
+        <f t="shared" si="0"/>
+        <v>311315.3</v>
+      </c>
+      <c r="D12" s="24">
+        <v>86476479</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="8">
+        <f t="shared" si="1"/>
+        <v>308321.59999999998</v>
+      </c>
+      <c r="J12" s="26">
+        <v>85644902.000000194</v>
+      </c>
+      <c r="K12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B13" s="12">
+        <v>7</v>
+      </c>
+      <c r="C13" s="8">
+        <f t="shared" si="0"/>
+        <v>311323.5</v>
+      </c>
+      <c r="D13" s="24">
+        <v>86478758</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="25">
+        <v>0</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="8">
+        <f t="shared" si="1"/>
+        <v>3659699.8</v>
+      </c>
+      <c r="J13" s="26">
+        <v>1016583264.9999999</v>
+      </c>
+      <c r="K13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B14" s="12">
+        <v>8</v>
+      </c>
+      <c r="C14" s="8">
+        <f t="shared" si="0"/>
+        <v>590472.4</v>
+      </c>
+      <c r="D14" s="24">
+        <v>164020098</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="8">
+        <f t="shared" si="2"/>
+        <v>3689626.7</v>
+      </c>
+      <c r="G14" s="25">
+        <v>1024896299</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14" s="8">
+        <f t="shared" si="1"/>
+        <v>3069299.8</v>
+      </c>
+      <c r="J14" s="26">
+        <v>852583265</v>
+      </c>
+      <c r="K14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B15" s="12">
+        <v>9</v>
+      </c>
+      <c r="C15" s="8">
+        <f t="shared" si="0"/>
+        <v>590396.5</v>
+      </c>
+      <c r="D15" s="24">
+        <v>163999029</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="25">
+        <v>0</v>
+      </c>
+      <c r="H15" s="11"/>
+      <c r="I15" s="8">
+        <f t="shared" si="1"/>
+        <v>2478899.7999999998</v>
+      </c>
+      <c r="J15" s="26">
+        <v>688583265</v>
+      </c>
+      <c r="K15" s="27"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B16" s="12">
+        <v>10</v>
+      </c>
+      <c r="C16" s="8">
+        <f t="shared" si="0"/>
+        <v>508368.2</v>
+      </c>
+      <c r="D16" s="24">
+        <v>141213383</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="25">
+        <v>0</v>
+      </c>
+      <c r="H16" s="11"/>
+      <c r="I16" s="8">
+        <f t="shared" si="1"/>
+        <v>2022544.5</v>
+      </c>
+      <c r="J16" s="26">
+        <v>561817909</v>
+      </c>
+      <c r="K16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B17" s="12">
+        <v>11</v>
+      </c>
+      <c r="C17" s="8">
+        <f t="shared" si="0"/>
+        <v>590377.69999999995</v>
+      </c>
+      <c r="D17" s="24">
+        <v>163993812</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="25">
+        <v>0</v>
+      </c>
+      <c r="H17" s="11"/>
+      <c r="I17" s="8">
+        <f t="shared" si="1"/>
+        <v>1484108.7</v>
+      </c>
+      <c r="J17" s="26">
+        <v>412252408</v>
+      </c>
+      <c r="K17" s="27"/>
+      <c r="N17" s="27"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B18" s="12">
+        <v>12</v>
+      </c>
+      <c r="C18" s="8">
+        <f t="shared" si="0"/>
+        <v>568479.4</v>
+      </c>
+      <c r="D18" s="24">
+        <v>157910950</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="25">
+        <v>0</v>
+      </c>
+      <c r="H18" s="11"/>
+      <c r="I18" s="8">
+        <f t="shared" si="1"/>
+        <v>967603.3</v>
+      </c>
+      <c r="J18" s="26">
+        <v>268778685</v>
+      </c>
+      <c r="K18" s="29"/>
+      <c r="N18" s="27"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="12">
+        <v>13</v>
+      </c>
+      <c r="C19" s="8">
+        <f t="shared" si="0"/>
+        <v>485272</v>
+      </c>
+      <c r="D19" s="24">
+        <v>134797768</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="11"/>
+      <c r="I19" s="8">
+        <f t="shared" si="1"/>
+        <v>482305.3</v>
+      </c>
+      <c r="J19" s="26">
+        <v>133973696</v>
+      </c>
+      <c r="K19" s="29"/>
+      <c r="N19" s="27"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B20" s="12">
+        <v>14</v>
+      </c>
+      <c r="C20" s="8">
+        <f t="shared" si="0"/>
+        <v>485296.6</v>
+      </c>
+      <c r="D20" s="24">
+        <v>134804606</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="8">
+        <f t="shared" si="1"/>
+        <v>3812755.6</v>
+      </c>
+      <c r="J20" s="26">
+        <v>1059098783</v>
+      </c>
+      <c r="K20" s="29"/>
+      <c r="N20" s="27"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="12">
+        <v>15</v>
+      </c>
+      <c r="C21" s="8">
+        <f t="shared" si="0"/>
+        <v>446368.7</v>
+      </c>
+      <c r="D21" s="24">
+        <v>123991292</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="8">
+        <f t="shared" si="2"/>
+        <v>3843808.1</v>
+      </c>
+      <c r="G21" s="25">
+        <v>1067724463</v>
+      </c>
+      <c r="H21" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="8">
+        <f t="shared" si="1"/>
+        <v>3366355.6</v>
+      </c>
+      <c r="J21" s="26">
+        <v>935098783</v>
+      </c>
+      <c r="K21" s="29"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B22" s="12">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <f t="shared" si="0"/>
+        <v>590368.5</v>
+      </c>
+      <c r="D22" s="24">
+        <v>163991245</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="25">
+        <v>0</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="8">
+        <f t="shared" si="1"/>
+        <v>2775955.6</v>
+      </c>
+      <c r="J22" s="26">
+        <v>771098783</v>
+      </c>
+      <c r="K22" s="29"/>
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B23" s="12">
+        <v>17</v>
+      </c>
+      <c r="C23" s="8">
+        <f t="shared" si="0"/>
+        <v>507409</v>
+      </c>
+      <c r="D23" s="24">
+        <v>140946945</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="25">
+        <v>0</v>
+      </c>
+      <c r="H23" s="11"/>
+      <c r="I23" s="8">
+        <f t="shared" si="1"/>
+        <v>2293734.1</v>
+      </c>
+      <c r="J23" s="26">
+        <v>637148360</v>
+      </c>
+      <c r="K23" s="29"/>
+      <c r="N23" s="27"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B24" s="12">
+        <v>18</v>
+      </c>
+      <c r="C24" s="8">
+        <f t="shared" si="0"/>
+        <v>590340.30000000005</v>
+      </c>
+      <c r="D24" s="24">
+        <v>163983408</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11"/>
+      <c r="I24" s="8">
+        <f t="shared" si="1"/>
+        <v>1728534.1</v>
+      </c>
+      <c r="J24" s="26">
+        <v>480148360</v>
+      </c>
+      <c r="K24" s="29"/>
+      <c r="N24" s="27"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B25" s="12">
+        <v>19</v>
+      </c>
+      <c r="C25" s="8">
+        <f t="shared" si="0"/>
+        <v>453121.8</v>
+      </c>
+      <c r="D25" s="24">
+        <v>125867178</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="11"/>
+      <c r="I25" s="8">
+        <f t="shared" si="1"/>
+        <v>1300570.2</v>
+      </c>
+      <c r="J25" s="26">
+        <v>361269491.99999994</v>
+      </c>
+      <c r="K25" s="29"/>
+      <c r="N25" s="27"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B26" s="12">
+        <v>20</v>
+      </c>
+      <c r="C26" s="8">
+        <f t="shared" si="0"/>
+        <v>246469.3</v>
+      </c>
+      <c r="D26" s="24">
+        <v>68463701</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+      <c r="H26" s="11"/>
+      <c r="I26" s="8">
+        <f t="shared" si="1"/>
+        <v>1046102.2</v>
+      </c>
+      <c r="J26" s="26">
+        <v>290583937</v>
+      </c>
+      <c r="K26" s="29"/>
+      <c r="N26" s="27"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B27" s="12">
+        <v>21</v>
+      </c>
+      <c r="C27" s="8">
+        <f t="shared" si="0"/>
+        <v>246533.7</v>
+      </c>
+      <c r="D27" s="24">
+        <v>68481593</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="8">
+        <f t="shared" si="1"/>
+        <v>791634.2</v>
+      </c>
+      <c r="J27" s="26">
+        <v>219898382.99999997</v>
+      </c>
+      <c r="K27" s="29"/>
+      <c r="N27" s="27"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="12">
+        <v>22</v>
+      </c>
+      <c r="C28" s="8">
+        <f t="shared" si="0"/>
+        <v>404609</v>
+      </c>
+      <c r="D28" s="24">
+        <v>112391377</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="25">
+        <v>0</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="8">
+        <f t="shared" si="1"/>
+        <v>395161.7</v>
+      </c>
+      <c r="J28" s="26">
+        <v>109767136.99999999</v>
+      </c>
+      <c r="K28" s="29"/>
+      <c r="N28" s="27"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B29" s="12">
+        <v>23</v>
+      </c>
+      <c r="C29" s="8">
+        <f t="shared" si="0"/>
+        <v>406042</v>
+      </c>
+      <c r="D29" s="24">
+        <v>112789448</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="25">
+        <v>0</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="8">
+        <f t="shared" si="1"/>
+        <v>3934645.9</v>
+      </c>
+      <c r="J29" s="26">
+        <v>1092957197</v>
+      </c>
+      <c r="K29" s="29"/>
+      <c r="N29" s="27"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B30" s="12">
+        <v>24</v>
+      </c>
+      <c r="C30" s="8">
+        <f t="shared" si="0"/>
+        <v>440684.3</v>
+      </c>
+      <c r="D30" s="24">
+        <v>122412308</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="8">
+        <f t="shared" si="2"/>
+        <v>3945582.8</v>
+      </c>
+      <c r="G30" s="25">
+        <v>1095995228</v>
+      </c>
+      <c r="H30" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I30" s="8">
+        <f t="shared" si="1"/>
+        <v>3494005.9</v>
+      </c>
+      <c r="J30" s="26">
+        <v>970557196.99999988</v>
+      </c>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="27"/>
+    </row>
+    <row r="31" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B31" s="12">
+        <v>25</v>
+      </c>
+      <c r="C31" s="8">
+        <f t="shared" si="0"/>
+        <v>590477.69999999995</v>
+      </c>
+      <c r="D31" s="24">
+        <v>164021585</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="25">
+        <v>0</v>
+      </c>
+      <c r="H31" s="11"/>
+      <c r="I31" s="8">
+        <f t="shared" si="1"/>
+        <v>2903605.9</v>
+      </c>
+      <c r="J31" s="26">
+        <v>806557196.99999988</v>
+      </c>
+      <c r="M31" s="28"/>
+    </row>
+    <row r="32" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B32" s="12">
+        <v>26</v>
+      </c>
+      <c r="C32" s="8">
+        <f t="shared" si="0"/>
+        <v>466211.2</v>
+      </c>
+      <c r="D32" s="24">
+        <v>129503121</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0</v>
+      </c>
+      <c r="H32" s="11"/>
+      <c r="I32" s="8">
+        <f t="shared" si="1"/>
+        <v>2437312.7999999998</v>
+      </c>
+      <c r="J32" s="26">
+        <v>677031345.99999988</v>
+      </c>
+      <c r="M32" s="28"/>
+    </row>
+    <row r="33" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B33" s="12">
+        <v>27</v>
+      </c>
+      <c r="C33" s="8">
+        <f t="shared" si="0"/>
+        <v>466359.4</v>
+      </c>
+      <c r="D33" s="24">
+        <v>129544285</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="25">
+        <v>0</v>
+      </c>
+      <c r="H33" s="11"/>
+      <c r="I33" s="8">
+        <f t="shared" si="1"/>
+        <v>1971019.8</v>
+      </c>
+      <c r="J33" s="26">
+        <v>547505494.99999988</v>
+      </c>
+      <c r="M33" s="28"/>
+    </row>
+    <row r="34" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B34" s="12">
+        <v>28</v>
+      </c>
+      <c r="C34" s="8">
+        <f t="shared" si="0"/>
+        <v>466220.79999999999</v>
+      </c>
+      <c r="D34" s="24">
+        <v>129505779</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="25">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11"/>
+      <c r="I34" s="8">
+        <f t="shared" si="1"/>
+        <v>1504726.7</v>
+      </c>
+      <c r="J34" s="26">
+        <v>417979643.99999994</v>
+      </c>
+    </row>
+    <row r="35" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B35" s="12">
+        <v>29</v>
+      </c>
+      <c r="C35" s="8">
+        <f t="shared" si="0"/>
+        <v>500422.1</v>
+      </c>
+      <c r="D35" s="24">
+        <v>139006143</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="25">
+        <v>0</v>
+      </c>
+      <c r="H35" s="11"/>
+      <c r="I35" s="8">
+        <f t="shared" si="1"/>
+        <v>1004335.8</v>
+      </c>
+      <c r="J35" s="26">
+        <v>278982161.99999994</v>
+      </c>
+    </row>
+    <row r="36" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B36" s="12">
+        <v>30</v>
+      </c>
+      <c r="C36" s="8">
+        <f t="shared" si="0"/>
+        <v>493221.5</v>
+      </c>
+      <c r="D36" s="24">
+        <v>137005959</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="25">
+        <v>0</v>
+      </c>
+      <c r="H36" s="11"/>
+      <c r="I36" s="8">
+        <f t="shared" si="1"/>
+        <v>4140814.5</v>
+      </c>
+      <c r="J36" s="26">
+        <v>1150226247</v>
+      </c>
+    </row>
+    <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="31">
+        <v>31</v>
+      </c>
+      <c r="C37" s="32">
+        <f t="shared" si="0"/>
+        <v>493352.2</v>
+      </c>
+      <c r="D37" s="33">
+        <v>137042273</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="32">
+        <f t="shared" si="2"/>
+        <v>3664104.1</v>
+      </c>
+      <c r="G37" s="35">
+        <v>1017806683.9999999</v>
+      </c>
+      <c r="H37" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="I37" s="32">
+        <f t="shared" si="1"/>
+        <v>3626721</v>
+      </c>
+      <c r="J37" s="37">
+        <v>1007422509</v>
+      </c>
+    </row>
+    <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="13"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+    </row>
+    <row r="39" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B39" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
+      <c r="J39" s="19"/>
+    </row>
+    <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="21"/>
+    </row>
+    <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
+      <c r="J41" s="21"/>
+    </row>
+    <row r="42" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B42" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="21"/>
+    </row>
+    <row r="43" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B43" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="21"/>
+    </row>
+    <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
+      <c r="J44" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C43:I43"/>
+    <mergeCell ref="C44:I44"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{995F0C15-DC87-4AC0-AE73-BBA15CD5578D}">
   <dimension ref="B3:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A8" workbookViewId="0">
       <selection activeCell="M15" sqref="M15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -13878,221 +24133,221 @@
         <v>24</v>
       </c>
       <c r="I36" s="32">
         <f t="shared" si="2"/>
         <v>2770207.2</v>
       </c>
       <c r="J36" s="37">
         <v>769502005.00000012</v>
       </c>
     </row>
     <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="13"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="15"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="17"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
     </row>
     <row r="38" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B38" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C38" s="45" t="s">
+      <c r="C38" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D38" s="45"/>
-[...4 lines deleted...]
-      <c r="I38" s="46"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
       <c r="J38" s="19"/>
     </row>
     <row r="39" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="41" t="s">
+      <c r="C39" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D39" s="41"/>
-[...4 lines deleted...]
-      <c r="I39" s="41"/>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
       <c r="J39" s="21"/>
     </row>
     <row r="40" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="42"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="52"/>
+      <c r="G40" s="52"/>
+      <c r="H40" s="52"/>
+      <c r="I40" s="52"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="41"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="51"/>
+      <c r="G41" s="51"/>
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C43" s="43" t="s">
+      <c r="C43" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D43" s="44"/>
-[...4 lines deleted...]
-      <c r="I43" s="43"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
       <c r="J43" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C38:I38"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C42:I42"/>
     <mergeCell ref="C43:I43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E27F9DE-E7B8-4805-81A3-57661FCAED97}">
   <dimension ref="B3:N44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -15079,221 +25334,221 @@
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="32">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J37" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="13"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="15"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B39" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="45" t="s">
+      <c r="C39" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D39" s="45"/>
-[...4 lines deleted...]
-      <c r="I39" s="46"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
       <c r="J39" s="19"/>
     </row>
     <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="41"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="42"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B43" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C43" s="41" t="s">
+      <c r="C43" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D43" s="41"/>
-[...4 lines deleted...]
-      <c r="I43" s="41"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
       <c r="J43" s="21"/>
     </row>
     <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="43" t="s">
+      <c r="C44" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D44" s="44"/>
-[...4 lines deleted...]
-      <c r="I44" s="43"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
       <c r="J44" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C42:I42"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C44:I44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20B8324A-3C6F-445B-95BD-EFA806156884}">
   <dimension ref="B3:N43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M15" sqref="M15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="21.140625" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -16265,221 +26520,221 @@
       </c>
       <c r="I36" s="32">
         <f t="shared" si="2"/>
         <v>3085608.1</v>
       </c>
       <c r="J36" s="37">
         <v>857113356</v>
       </c>
       <c r="K36" s="27"/>
     </row>
     <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="13"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="15"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="17"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
     </row>
     <row r="38" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B38" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C38" s="45" t="s">
+      <c r="C38" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D38" s="45"/>
-[...4 lines deleted...]
-      <c r="I38" s="46"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
       <c r="J38" s="19"/>
     </row>
     <row r="39" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="41" t="s">
+      <c r="C39" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D39" s="41"/>
-[...4 lines deleted...]
-      <c r="I39" s="41"/>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
       <c r="J39" s="21"/>
     </row>
     <row r="40" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="42"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="52"/>
+      <c r="G40" s="52"/>
+      <c r="H40" s="52"/>
+      <c r="I40" s="52"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="41"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="51"/>
+      <c r="G41" s="51"/>
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C43" s="43" t="s">
+      <c r="C43" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D43" s="44"/>
-[...4 lines deleted...]
-      <c r="I43" s="43"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
       <c r="J43" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C42:I42"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C38:I38"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CC37B3A-8B82-4A4D-A9B8-ED5B408E22C6}">
   <dimension ref="B3:N44"/>
   <sheetViews>
     <sheetView topLeftCell="A17" workbookViewId="0">
       <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" customWidth="1"/>
     <col min="8" max="8" width="21.42578125" customWidth="1"/>
     <col min="9" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:14" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="E3" s="47"/>
-[...4 lines deleted...]
-      <c r="J3" s="47"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
     </row>
     <row r="4" spans="2:14" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="50"/>
-[...1 lines deleted...]
-      <c r="F5" s="51" t="s">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="51"/>
-[...1 lines deleted...]
-      <c r="I5" s="50" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="52"/>
+      <c r="J5" s="50"/>
     </row>
     <row r="6" spans="2:14" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="30" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>1</v>
       </c>
     </row>
@@ -17515,5089 +27770,177 @@
       <c r="I37" s="32">
         <f t="shared" si="2"/>
         <v>3094835.5</v>
       </c>
       <c r="J37" s="37">
         <v>859676518.00000012</v>
       </c>
       <c r="K37" s="27"/>
       <c r="L37" s="38"/>
     </row>
     <row r="38" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="13"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="15"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B39" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="45" t="s">
+      <c r="C39" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D39" s="45"/>
-[...4 lines deleted...]
-      <c r="I39" s="46"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
       <c r="J39" s="19"/>
     </row>
     <row r="40" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="41" t="s">
+      <c r="C40" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D40" s="41"/>
-[...4 lines deleted...]
-      <c r="I40" s="41"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="41" t="s">
+      <c r="C41" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="D41" s="41"/>
-[...4 lines deleted...]
-      <c r="I41" s="42"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
       <c r="J41" s="21"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="41" t="s">
+      <c r="C42" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="41"/>
-[...4 lines deleted...]
-      <c r="I42" s="41"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B43" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C43" s="41" t="s">
+      <c r="C43" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="D43" s="41"/>
-[...4 lines deleted...]
-      <c r="I43" s="41"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
       <c r="J43" s="21"/>
     </row>
     <row r="44" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="43" t="s">
+      <c r="C44" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="D44" s="44"/>
-[...4 lines deleted...]
-      <c r="I44" s="43"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
       <c r="J44" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="C42:I42"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C44:I44"/>
     <mergeCell ref="C39:I39"/>
-    <mergeCell ref="D3:J3"/>
-[...4914 lines deleted...]
-    <mergeCell ref="C38:I38"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
+      <vt:lpstr>Aprile 2026</vt:lpstr>
+      <vt:lpstr>Marzo 2026</vt:lpstr>
+      <vt:lpstr>Febbraio 2026</vt:lpstr>
+      <vt:lpstr>Gennaio 2026</vt:lpstr>
       <vt:lpstr>Dicembre 2025</vt:lpstr>
       <vt:lpstr>Novembre 2025</vt:lpstr>
       <vt:lpstr>Ottobre 2025</vt:lpstr>
       <vt:lpstr>Settembre 2025</vt:lpstr>
       <vt:lpstr>Agosto 2025</vt:lpstr>
       <vt:lpstr>Luglio 2025</vt:lpstr>
       <vt:lpstr>Giugno 2025</vt:lpstr>
       <vt:lpstr>Maggio 2025</vt:lpstr>
       <vt:lpstr>Aprile 2025</vt:lpstr>
       <vt:lpstr>Marzo 2025</vt:lpstr>
       <vt:lpstr>Febbraio 2025</vt:lpstr>
       <vt:lpstr>Gennaio 2025</vt:lpstr>
       <vt:lpstr>Dicembre 2024</vt:lpstr>
       <vt:lpstr>Novembre 2024</vt:lpstr>
       <vt:lpstr>Ottobre 2024</vt:lpstr>
       <vt:lpstr>_Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 